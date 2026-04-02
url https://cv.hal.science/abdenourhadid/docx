--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -706,445 +706,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDAVL: Fake Image Detection and Attribution Using Vision-Language Model</w:t>
+                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Keita</w:t>
+                <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78305-0_11⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference, ICONIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Information Processing - Letters and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15287, Springer Nature Singapore, pp.212-226, 2025, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-6579-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856920v1</w:t>
+                <w:t xml:space="preserve">hal-05293570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced History Matching Workflow by Deep Learning Surrogates with Knowledge-Based Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Sasal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Busby</w:t>
+                <w:t xml:space="preserve">D. Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference, ICONIP 2024</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-6579-2_15⟩</w:t>
+              <w:t xml:space="preserve">GOTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. SPE, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/224578-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293570v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced History Matching Workflow by Deep Learning Surrogates with Knowledge-Based Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lena Sasal</w:t>
+                <w:t xml:space="preserve">FIDAVL: Fake Image Detection and Attribution Using Vision-Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Elabid</w:t>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cherif</w:t>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Busby</w:t>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOTECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. SPE, 2025, </w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Kolkata, India. 15321, pp.160-176, 2025, Included in the following conference series: International Conference on Pattern Recognition, ICPR 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2118/224578-MS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78305-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086696v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEAL: A Retrieval-Augmented Generation Approach for Contextual Identification of Synthetic Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,77 +1334,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TG-PhyNN: An Enhanced Physically-Aware Graph Neural Network Framework for Forecasting Spatio-Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,222 +2069,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Convolutional Neural Network for the Simulation and Prediction of Two-Phase Darcy Flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Busby</w:t>
+                <w:t xml:space="preserve">Is Semantic Communication for Autonomous Driving Secured against Adversarial Attacks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, pp.7020-7024, 2024, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Abu Dhabi, United Arab Emirates. IEEE, pp.139-143, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914003v1</w:t>
+                <w:t xml:space="preserve">hal-04913903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Semantic Communication for Autonomous Driving Secured against Adversarial Attacks?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Convolutional Neural Network for the Simulation and Prediction of Two-Phase Darcy Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Abu Dhabi, United Arab Emirates. IEEE, pp.139-143, 2024, </w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.7020-7024, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913903v1</w:t>
+                <w:t xml:space="preserve">hal-04914003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepfakes Signatures Detection in the Handcrafted Features Space</w:t>
               </w:r>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W-Transformers: A Wavelet-based Transformer Framework for Univariate Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Deep Learning for Modeling Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2614,90 +2614,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2744,103 +2744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Image Detection Using Mixture of Knowledge Distillation from Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR 2024 International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.226-243, </w:t>
@@ -2917,51 +2917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,64 +3008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Neural Network-Based Approach for Complex Reservoirs Simulation Surrogate Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,64 +3112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Reservoir Prediction and Well Control Optimization Using Physics-Informed Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3649,51 +3649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4043,51 +4043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4496,481 +4496,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Age Estimation And Gender Classification In The Wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face spoofing detection using local binary patterns and Fisher Score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Samai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412445v1</w:t>
+                <w:t xml:space="preserve">hal-03417090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial age estimation and gender classification using multi level local phase quantization</w:t>
+                <w:t xml:space="preserve">Automatic Age Estimation And Gender Classification In The Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417048v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face spoofing detection using local binary patterns and Fisher Score</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial age estimation and gender classification using multi level local phase quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
+              <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417090v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Spoofing Detection From Single Images Using Active Shape Models with Stasm And LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5025,90 +5025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face spoofing detection using Multi-Level Local Phase Quantization (ML-LPQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
@@ -5150,64 +5150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial age estimation using BSIF and LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,3749 +5384,3749 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+                <w:t xml:space="preserve">Does data augmentation help or hinder the generalization of deepfake video detection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85 (3), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3786789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-026-21458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495924v1</w:t>
+                <w:t xml:space="preserve">hal-05562550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Madhurima Panja</w:t>
+                <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2025.111677⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3786789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060773v1</w:t>
+                <w:t xml:space="preserve">hal-05495924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi‐LORA : A Vision‐Language Approach for Synthetic Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/exsy.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.111677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2025.111677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05254097v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative AI in the context of assistive technologies: Trends, limitations and future directions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biying Fu</w:t>
+                <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naser Damer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image and Vision Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105347⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909641v1</w:t>
+                <w:t xml:space="preserve">hal-05254097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+                <w:t xml:space="preserve">Generative AI in the context of assistive technologies: Trends, limitations and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biying Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naser Damer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (345), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Image and Vision Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 154, pp.105347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877608v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (345), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281649v1</w:t>
+                <w:t xml:space="preserve">hal-04877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Liz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.102103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524991v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nafath</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (25), </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913877v1</w:t>
+                <w:t xml:space="preserve">hal-04524991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
+              <w:t xml:space="preserve">Nafath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04372448v1</w:t>
+                <w:t xml:space="preserve">hal-04913877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.122784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04914096v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Liz-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.173-208, 1-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9781/ijimai.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Daamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.e150109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04905110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Electronic Imaging, 32 (5), pp.053033. </w:t>
+              <w:t xml:space="preserve">Expert Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.5.053033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337788v1</w:t>
+                <w:t xml:space="preserve">hal-04905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
+                <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143554. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Electronic Imaging, 32 (5), pp.053033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.32.5.053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957089v1</w:t>
+                <w:t xml:space="preserve">hal-04337788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Runpeng Ye</w:t>
+                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daamouche Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317329v1</w:t>
+                <w:t xml:space="preserve">hal-03957089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duqing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runpeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959073v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duqing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runpeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679760v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarouf Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bensid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664756v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (22), pp.9018. </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.255-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891189v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated Euclidean Distances for a Fast and Robust Real-Time 3D-MOT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Afkir</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (19), pp.21872-21884. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.9018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3104390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442267v1</w:t>
+                <w:t xml:space="preserve">hal-03891189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Ensemble-CNN Approaches for Colorectal Cancer Tissue Type Classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Distante</w:t>
+                <w:t xml:space="preserve">Aggregated Euclidean Distances for a Fast and Robust Real-Time 3D-MOT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (19), pp.21872-21884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3104390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558172v1</w:t>
+                <w:t xml:space="preserve">hal-03442267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic pain estimation from facial expressions: a comparative analysis using off-the-shelf CNN architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
+                <w:t xml:space="preserve">Two Ensemble-CNN Approaches for Colorectal Cancer Tissue Type Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10161926⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360279v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted exponential discriminant analysis through side-information for face and kinship verification using statistical binarized image features</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Automatic pain estimation from facial expressions: a comparative analysis using off-the-shelf CNN architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa El Morabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.171-185. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (16), pp.1926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13042-020-01163-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10161926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322498v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-COVID-19: A Benchmark Dataset for COVID-19 Percentage Estimation from CT-Scans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+                <w:t xml:space="preserve">A weighted exponential discriminant analysis through side-information for face and kinship verification using statistical binarized image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Laiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (9), pp.189. </w:t>
+              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.171-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jimaging7090189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13042-020-01163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429748v1</w:t>
+                <w:t xml:space="preserve">hal-03322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 recognition using ensemble-cnns in two new chest x-ray databases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Per-COVID-19: A Benchmark Dataset for COVID-19 Percentage Estimation from CT-Scans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (9), pp.189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21051742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7090189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542170v1</w:t>
+                <w:t xml:space="preserve">hal-03429748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor cross-view quadratic discriminant analysis for kinship verification in the wild</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Covid-19 recognition using ensemble-cnns in two new chest x-ray databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 377, pp.286-300. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2019.10.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21051742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321539v1</w:t>
+                <w:t xml:space="preserve">hal-03542170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hazem Abdelkawy</w:t>
+                <w:t xml:space="preserve">Tensor cross-view quadratic discriminant analysis for kinship verification in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Laiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.102961⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 377, pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2019.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034369v1</w:t>
+                <w:t xml:space="preserve">hal-03321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Abdelkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (11), pp.3894-3908. </w:t>
+              <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 196, pp.102961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.102961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133342v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship verification from face images in discriminative subspaces of color components</w:t>
               </w:r>
@@ -9164,51 +9164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78 (12), pp.16465-16487. </w:t>
@@ -9240,545 +9240,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Tensor-Based 2D+3D Face Verification.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Laiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIFS.2017.2718490⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (11), pp.3894-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475980v1</w:t>
+                <w:t xml:space="preserve">hal-03133342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel statistical and multiscale local binary feature for 2D and 3D face verification</w:t>
+                <w:t xml:space="preserve">Efficient Tensor-Based 2D+3D Face Verification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarka Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.68-80. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (11), pp.2751-2762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2017.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2017.2718490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03429398v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyramid multi-level features for facial demographic estimation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A novel statistical and multiscale local binary feature for 2D and 3D face verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (1), pp.297-310. </w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.68-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429231v1</w:t>
+                <w:t xml:space="preserve">hal-03429398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pyramid multi-level features for facial demographic estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (1), pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gender and texture classification: A comparative analysis using 13 variants of local binary patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Ylioinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghahramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9788,51 +9918,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9841,445 +9971,415 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+                <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253885v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
+                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Telli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05253931v1</w:t>
+                <w:t xml:space="preserve">hal-05253890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-DiffDet+: Fusing Global Scene Context with Generative Denoising for High-Fidelity Object Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Medical Imaging Segmentation: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Benaissa</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05253926v1</w:t>
+                <w:t xml:space="preserve">hal-05253878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAViL-Det: Semantic-Aware Vision-Language Model for Multi-Script Text Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10288,87 +10388,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLM-PAR: A Vision Language Model for Pedestrian Attribute Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10402,622 +10502,652 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086705v1</w:t>
+                <w:t xml:space="preserve">hal-05253885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
+                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Bounab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253890v1</w:t>
+                <w:t xml:space="preserve">hal-05253931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Medical Imaging Segmentation: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+                <w:t xml:space="preserve">C-DiffDet+: Fusing Global Scene Context with Generative Denoising for High-Fidelity Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Renó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253878v1</w:t>
+                <w:t xml:space="preserve">hal-05253926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAVID: Retrieval-Augmented Visual Detection: A Knowledge-Driven Approach for AI-Generated Image Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuffle Vision Transformer: Lightweight, Fast and Efficient Recognition of Driver Facial Expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taleb-Ahmed Abdelmalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,205 +11159,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Power of Large Vision Language Models for Synthetic Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Bougueffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew-Probabilistic Neural Networks for Learning from Imbalanced Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shraddha Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,77 +11365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11315,91 +11445,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11414,113 +11544,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11535,186 +11665,186 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver's Facial Expression Recognition: Enhancing Road Safety through Advanced Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11861,51 +11991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>