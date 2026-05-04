--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -66,2531 +66,4365 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPARK-IL: Spectral Retrieval-Augmented RAG for Knowledge-driven Deepfake Detection via Incremental Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Matters: Efficient Mamba-Based Decoder with Distribution-Aware Deep Supervision for Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict-Aware Multimodal Fusion for Ambivalence and Hesitancy Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Herrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAViL-Det: Semantic-Aware Vision-Language Model for Multi-Script Text Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VLM-PAR: A Vision Language Model for Pedestrian Attribute Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in Medical Imaging Segmentation: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-DiffDet+: Fusing Global Scene Context with Generative Denoising for High-Fidelity Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Renó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAVID: Retrieval-Augmented Visual Detection: A Knowledge-Driven Approach for AI-Generated Image Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuffle Vision Transformer: Lightweight, Fast and Efficient Recognition of Driver Facial Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb-Ahmed Abdelmalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing the Power of Large Vision Language Models for Synthetic Image Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bougueffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skew-Probabilistic Neural Networks for Learning from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAViL-Det: Semantic-Aware Vision-Language Model for Multi-script Text Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, ACIVS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan. 15656, Springer Nature Switzerland, pp.159-171, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Real-Time Multi-Class Object Tracking with YOLO11 and ByteTrack in Real-World Driving Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Kezzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, France. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis and Processing – ICIAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy. 16167, Springer Nature Switzerland, pp.54-66, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10185-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCG Classification for Diseases Detection: Windowing vs. Heart Cycle Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abderraouf Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Transformer-Based Object Detection for Robust Perception in Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Kezzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, France. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference, ICONIP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Auckland, New Zealand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing - Letters and Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15287, Springer Nature Singapore, pp.212-226, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-6579-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced History Matching Workflow by Deep Learning Surrogates with Knowledge-Based Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GOTECH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. SPE, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2118/224578-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIDAVL: Fake Image Detection and Attribution Using Vision-Language Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Kolkata, India. 15321, pp.160-176, 2025, Included in the following conference series: International Conference on Pattern Recognition, ICPR 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78305-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEAL: A Retrieval-Augmented Generation Approach for Contextual Identification of Synthetic Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmailk Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. ACM, pp.12-20, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3746265.3759667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face to Cartoon Incremental Super-Resolution Using Knowledge Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinetra Devkatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Ram Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Kolkata, India. 15307, Springer Nature Switzerland, pp.99-114, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78183-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TG-PhyNN: An Enhanced Physically-Aware Graph Neural Network Framework for Forecasting Spatio-Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRICAI 2024: Trends in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Singapore, Singapore. 15282, Springer Nature Singapore, pp.42-48, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-0119-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Techniques for Colorectal Cancer Detection: Convolutional Neural Networks vs Vision Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Setif, Algeria. IEEE, pp.1-6, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic AutoRegressive Neural Networks for Accurate Long-Range Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uttam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1967, Springer Nature Singapore, pp.457-477, 2024, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-8178-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake News Detection Using Large Language Models and Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Bouaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Guerbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd International Conference on Foundation and Large Language Models (FLLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates. IEEE, pp.15-20, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FLLM63129.2024.10852453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship Verification from Text: Towards Discovering Subtitle Textual Features Shared by Family Members using Large Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.507-511, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEECAD: Semantic End-to-End Communication for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheyb Ribouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Intelligent Vehicle Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Jeju, South Korea. IEEE, pp.1808-1813, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Neuromuscular Disease Detection from Electromyograms using Convolutional and Recurrent Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iheb Chaker Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 7th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. IEEE, pp.1-5, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS63676.2024.10812629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Semantic Communication for Autonomous Driving Secured against Adversarial Attacks?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheyb Ribouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Abu Dhabi, United Arab Emirates. IEEE, pp.139-143, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-Based Convolutional Neural Network for the Simulation and Prediction of Two-Phase Darcy Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.7020-7024, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepfakes Signatures Detection in the Handcrafted Features Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Hamadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. IEEE, pp.460-466, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W-Transformers: A Wavelet-based Transformer Framework for Univariate Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.671-676, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Deep Learning for Modeling Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1203-1209, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2600,2807 +4434,2807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan. pp.146-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Image Detection Using Mixture of Knowledge Distillation from Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR 2024 International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.226-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Vision Language Models for Facial Expression Recognition in Driving Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor-Based Activity Recognition and Artificial Intelligence: 9th International Workshop, iWOAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Potsdam, Germany. pp.81-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80856-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Neural Network-Based Approach for Complex Reservoirs Simulation Surrogate Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Oslo, Norway. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202437073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Reservoir Prediction and Well Control Optimization Using Physics-Informed Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Targe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Oslo, Norway. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202437061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver's Facial Expression Recognition Using Global Context Vision Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Computer Vision and Machine Intelligence (CVMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gwalior, India. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVMI59935.2023.10464794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Sketch Synthesis using Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daamouche Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutellaa Elhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMARICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tamanrasset, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILC-Unet++ for Covid-19 Infection Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing, ICIAP 2022 Workshops - Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.461-472, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13324-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Bentounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Alfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.5-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCiT: Deepfake Video Detection Using a Hybrid Model of CNN features and Vision Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view deep features for robust facial kinship verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buenos Aires, Argentina. pp.743-747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG47880.2020.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship Verification From Gait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2950-2954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship Verification based Deep and Tensor Features through Extreme Learning Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lille, France. pp.735-738, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG.2019.8756627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Sieranoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Komulainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face spoofing detection using local binary patterns and Fisher Score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Age Estimation And Gender Classification In The Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial age estimation and gender classification using multi level local phase quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Spoofing Detection From Single Images Using Active Shape Models with Stasm And LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVA’ 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Tizi Ouzou, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face spoofing detection using Multi-Level Local Phase Quantization (ML-LPQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial age estimation using BSIF and LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Electrical Engineering ICEEB’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mccool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Pietikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Matějka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5410,6441 +7244,4914 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does data augmentation help or hinder the generalization of deepfake video detection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 85 (3), pp.256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-026-21458-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3786789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi‐LORA : A Vision‐Language Approach for Synthetic Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/exsy.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shraddha Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.111677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2025.111677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2025.110699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05254097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI in the context of assistive technologies: Trends, limitations and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biying Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Damer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image and Vision Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 154, pp.105347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.imavis.2024.105347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04877608v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (345), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281649v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Liz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.102103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524991v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nafath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913877v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
+              <w:t xml:space="preserve">Nafath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04372448v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9781/ijimai.2024.11.003⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.122784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04856744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Liz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.173-208, 1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9781/ijimai.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914096v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Daamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.e150109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04905110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journal of Electronic Imaging, 32 (5), pp.053033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JEI.32.5.053033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.9018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957089v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daamouche Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317329v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duqing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runpeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959073v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duqing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runpeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679760v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarouf Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bensid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664756v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891189v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03664756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Euclidean Distances for a Fast and Robust Real-Time 3D-MOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Afkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (19), pp.21872-21884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3104390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Ensemble-CNN Approaches for Colorectal Cancer Tissue Type Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (3), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging7030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic pain estimation from facial expressions: a comparative analysis using off-the-shelf CNN architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa El Morabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (16), pp.1926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics10161926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weighted exponential discriminant analysis through side-information for face and kinship verification using statistical binarized image features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.171-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13042-020-01163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-COVID-19: A Benchmark Dataset for COVID-19 Percentage Estimation from CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (9), pp.189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging7090189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 recognition using ensemble-cnns in two new chest x-ray databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21051742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor cross-view quadratic discriminant analysis for kinship verification in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 377, pp.286-300. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neucom.2019.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abdelkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.102961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cviu.2020.102961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship verification from face images in discriminative subspaces of color components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-7027-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (11), pp.3894-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140654v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Kinship verification from face images in discriminative subspaces of color components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16465-16487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-7027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133342v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Tensor-Based 2D+3D Face Verification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarka Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (11), pp.2751-2762. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIFS.2017.2718490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel statistical and multiscale local binary feature for 2D and 3D face verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.68-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2017.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramid multi-level features for facial demographic estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (1), pp.297-310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2017.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and texture classification: A comparative analysis using 13 variants of local binary patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Ylioinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghahramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (2), pp.231-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430005v1</w:t>
-              </w:r>
-[...1525 lines deleted...]
-                <w:t xml:space="preserve">hal-04965388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver's Facial Expression Recognition: Enhancing Road Safety through Advanced Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04303817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11991,51 +12298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Herrouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>