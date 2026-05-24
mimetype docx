--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,4365 +66,2531 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
-[...1832 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAViL-Det: Semantic-Aware Vision-Language Model for Multi-script Text Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems, ACIVS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Tokyo, Japan. 15656, Springer Nature Switzerland, pp.159-171, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Real-Time Multi-Class Object Tracking with YOLO11 and ByteTrack in Real-World Driving Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Kezzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, France. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Analysis and Processing – ICIAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rome, Italy. 16167, Springer Nature Switzerland, pp.54-66, 2026, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-10185-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCG Classification for Diseases Detection: Windowing vs. Heart Cycle Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abderraouf Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, United Arab Emirates. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformable Transformer-Based Object Detection for Robust Perception in Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahira Kezzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Benderradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 8th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Dubai, France. IEEE, pp.1-6, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSPIS67605.2025.11318379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FIDAVL: Fake Image Detection and Attribution Using Vision-Language Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference, ICONIP 2024</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-6579-2_15⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Kolkata, India. 15321, pp.160-176, 2025, Included in the following conference series: International Conference on Pattern Recognition, ICPR 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78305-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293570v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced History Matching Workflow by Deep Learning Surrogates with Knowledge-Based Graph Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GOTECH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2118/224578-MS⟩</w:t>
+              <w:t xml:space="preserve">31st International Conference, ICONIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neural Information Processing - Letters and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15287, Springer Nature Singapore, pp.212-226, 2025, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-6579-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086696v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIDAVL: Fake Image Detection and Attribution Using Vision-Language Model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advanced History Matching Workflow by Deep Learning Surrogates with Knowledge-Based Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78305-0_11⟩</w:t>
+              <w:t xml:space="preserve">GOTECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Dubai, United Arab Emirates. SPE, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/224578-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856920v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REVEAL: A Retrieval-Augmented Generation Approach for Contextual Identification of Synthetic Visual Content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmailk Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MM '25: The 33rd ACM International Conference on Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland. ACM, pp.12-20, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3746265.3759667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face to Cartoon Incremental Super-Resolution Using Knowledge Distillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trinetra Devkatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiv Ram Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satish Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pattern Recognition (ICPR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Kolkata, India. 15307, Springer Nature Switzerland, pp.99-114, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78183-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TG-PhyNN: An Enhanced Physically-Aware Graph Neural Network Framework for Forecasting Spatio-Temporal Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRICAI 2024: Trends in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Singapore, Singapore. 15282, Springer Nature Singapore, pp.42-48, 2025, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-96-0119-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning Techniques for Colorectal Cancer Detection: Convolutional Neural Networks vs Vision Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Setif, Algeria. IEEE, pp.1-6, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic AutoRegressive Neural Networks for Accurate Long-Range Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uttam Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Neural Information Processing (ICONIP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1967, Springer Nature Singapore, pp.457-477, 2024, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-8178-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake News Detection Using Large Language Models and Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Bouaraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Saibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Guerbai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 2nd International Conference on Foundation and Large Language Models (FLLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dubai, United Arab Emirates. IEEE, pp.15-20, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FLLM63129.2024.10852453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship Verification from Text: Towards Discovering Subtitle Textual Features Shared by Family Members using Large Language Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On Neuromuscular Disease Detection from Electromyograms using Convolutional and Recurrent Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iheb Chaker Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595920⟩</w:t>
+              <w:t xml:space="preserve">2024 7th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. IEEE, pp.1-5, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPIS63676.2024.10812629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913989v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEECAD: Semantic End-to-End Communication for Autonomous Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soheyb Ribouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Intelligent Vehicle Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Jeju, South Korea. IEEE, pp.1808-1813, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IV55156.2024.10588546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Neuromuscular Disease Detection from Electromyograms using Convolutional and Recurrent Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinship Verification from Text: Towards Discovering Subtitle Textual Features Shared by Family Members using Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 7th International Conference on Signal Processing and Information Security (ICSPIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSPIS63676.2024.10812629⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.507-511, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913661v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Semantic Communication for Autonomous Driving Secured against Adversarial Attacks?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Based Convolutional Neural Network for the Simulation and Prediction of Two-Phase Darcy Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Elabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595916⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.7020-7024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913903v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Convolutional Neural Network for the Simulation and Prediction of Two-Phase Darcy Flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Is Semantic Communication for Autonomous Driving Secured against Adversarial Attacks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448415⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 6th International Conference on AI Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Abu Dhabi, United Arab Emirates. IEEE, pp.139-143, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICAS59952.2024.10595916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914003v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepfakes Signatures Detection in the Handcrafted Features Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Hamadene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. IEEE, pp.460-466, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCVW60793.2023.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W-Transformers: A Wavelet-based Transformer Framework for Univariate Time Series Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.671-676, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge-based Deep Learning for Modeling Chaotic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st IEEE International Conference on Machine Learning and Applications (ICMLA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.1203-1209, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA55696.2022.00194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4434,2813 +2600,4647 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tokyo, Japan. pp.146-158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07343-3_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Image Detection Using Mixture of Knowledge Distillation from Vision-Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR 2024 International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Kolkata, India. pp.226-243, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88223-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Vision Language Models for Facial Expression Recognition in Driving Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor-Based Activity Recognition and Artificial Intelligence: 9th International Workshop, iWOAR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Potsdam, Germany. pp.81-93, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80856-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graph Neural Network-Based Approach for Complex Reservoirs Simulation Surrogate Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Oslo, Norway. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202437073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Reservoir Prediction and Well Control Optimization Using Physics-Informed Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Elabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Targe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMOR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Oslo, Norway. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202437061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver's Facial Expression Recognition Using Global Context Vision Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Computer Vision and Machine Intelligence (CVMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Gwalior, India. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVMI59935.2023.10464794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Pre-Trained CNN Models for Geographic Fake Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Yasser Ouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 24th International Workshop on Multimedia Signal Processing (MMSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MMSP55362.2022.9949282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Sketch Synthesis using Generative Adversarial Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Sami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daamouche Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutellaa Elhocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAMARICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Tamanrasset, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILC-Unet++ for Covid-19 Infection Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Processing, ICIAP 2022 Workshops - Image Analysis and Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.461-472, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-13324-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Robust Deep Neural Networks for Affect and Depression Recognition from Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daoud Kadoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Bentounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Alfred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition. ICPR International Workshops and Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France. pp.5-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68790-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HCiT: Deepfake Video Detection Using a Hybrid Model of CNN features and Vision Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Visual Communications and Image Processing (VCIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Munich, Germany. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCIP53242.2021.9675402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view deep features for robust facial kinship verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE International Conference on Automatic Face and Gesture Recognition (FG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Buenos Aires, Argentina. pp.743-747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG47880.2020.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship Verification From Gait?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Ruichek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Image Processing (ICIP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2950-2954, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship Verification based Deep and Tensor Features through Extreme Learning Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IEEE International Conference on Automatic Face &amp; Gesture Recognition (FG 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lille, France. pp.735-738, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FG.2019.8756627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03572289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audiovisual Synchrony Detection with Optimized Audio Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Sieranoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Sahidullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomi Kinnunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Komulainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSIP 2018 - 3rd International Conference on Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face spoofing detection using local binary patterns and Fisher Score</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Age Estimation And Gender Classification In The Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial age estimation and gender classification using multi level local phase quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 3rd International Conference on Control, Engineering &amp; Information Technology (CEIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face Spoofing Detection From Single Images Using Active Shape Models with Stasm And LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CVA’ 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Tizi Ouzou, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face spoofing detection using Multi-Level Local Phase Quantization (ML-LPQ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Samai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Automatic control, Telecommunications and Signals (ICATS15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Annaba, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial age estimation using BSIF and LBP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Electrical Engineering ICEEB’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Biskra, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Modal Person Recognition on a Mobile Phone: using mobile phone data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Mccool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matti Pietikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Matějka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Multimedia and Expo (ICME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding Matters: Efficient Mamba-Based Decoder with Distribution-Aware Deep Supervision for Medical Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPARK-IL: Spectral Retrieval-Augmented RAG for Knowledge-driven Deepfake Detection via Incremental Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict-Aware Multimodal Fusion for Ambivalence and Hesitancy Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Herrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeeCLIP: A Robust and Generalizable Transformer-Based Framework for Detecting AI-Generated Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced Arabic Text Retrieval with Attentive Relevance Scoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Bounab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in Medical Imaging Segmentation: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SegDT: A Diffusion Transformer-Based Segmentation Model for Medical Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CVPD at QIAS 2025 Shared Task: An Efficient Encoder-Based Approach for Islamic Inheritance Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Telli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-DiffDet+: Fusing Global Scene Context with Generative Denoising for High-Fidelity Object Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Benaissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Renó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAViL-Det: Semantic-Aware Vision-Language Model for Multi-Script Text Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VLM-PAR: A Vision Language Model for Pedestrian Attribute Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Zakaria Sellam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAVID: Retrieval-Augmented Visual Detection: A Knowledge-Driven Approach for AI-Generated Image Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TempoKGAT: A Novel Graph Attention Network Approach for Temporal Graph Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuffle Vision Transformer: Lightweight, Fast and Efficient Recognition of Driver Facial Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taleb-Ahmed Abdelmalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harnessing the Power of Large Vision Language Models for Synthetic Image Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bougueffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skew-Probabilistic Neural Networks for Learning from Imbalanced Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shraddha Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhurima Panja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01927787v1</w:t>
+                <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7258,103 +7258,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does data augmentation help or hinder the generalization of deepfake video detection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 85 (3), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7388,103 +7388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PE-CLIP: A Parameter-Efficient Fine-Tuning of Vision Language Models for Dynamic Facial Expression Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7518,90 +7518,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi‐LORA : A Vision‐Language Approach for Synthetic Image Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7652,103 +7652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skew-probabilistic neural networks for learning from imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shraddha Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madhurima Panja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibhas Chakraborty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.111677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7782,103 +7782,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating perceptual quality analysis and caption-based features for robust deepfake video detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 128 (Part A), pp.110699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative AI in the context of assistive technologies: Trends, limitations and future directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biying Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Damer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8010,1095 +8010,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Kaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (345), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905110v1</w:t>
+                <w:t xml:space="preserve">hal-04877608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepfake Detection Using Spatiotemporal Transformer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Liz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Multimedia Computing, Communications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3643030⟩</w:t>
+              <w:t xml:space="preserve">Information Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, pp.102103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877608v1</w:t>
+                <w:t xml:space="preserve">hal-04281649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and detection of manipulated multimodal audiovisual content: Advances, trends and open challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Dornaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Huertas-Tato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, pp.102103. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inffus.2023.102103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281649v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 Infection Percentage Estimation from Computed Tomography Scans: Results and Insights from the International Per-COVID-19 Challenge</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Nafath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (25), </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24051557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524991v1</w:t>
+                <w:t xml:space="preserve">hal-04913877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Mind-Reading to Health-Reading Machines: Towards Contactless Health Diagnosis using Generative Artificial Intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissam Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nafath</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54455/MCN2504⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.122784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913877v1</w:t>
+                <w:t xml:space="preserve">hal-04372448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Review] Driver’s facial expression recognition: A comprehensive survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessen Bougueffa Eutamene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Hamidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Liz-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.122784. </w:t>
+              <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.173-208, 1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2023.122784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9781/ijimai.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04372448v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in AI-Generated Images and Videos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Daamouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Interactive Multimedia and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9781/ijimai.2024.11.003⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (4), pp.e150109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856744v1</w:t>
+                <w:t xml:space="preserve">hal-04914096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Quality Synthesized Face Sketch Using Generative Reference Prior</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When geoscience meets generative AI and large language models: Foundations, trends, and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanujit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Busby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (4), pp.e150109. </w:t>
+              <w:t xml:space="preserve">Expert Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2024.150109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/exsy.13654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04914096v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effectiveness of handcrafted features for deepfake video detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Kaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Fezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahid Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Journal of Electronic Imaging, 32 (5), pp.053033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9126,880 +9126,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Sami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daamouche Abdelhamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bengherabi Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.e143554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891189v1</w:t>
+                <w:t xml:space="preserve">hal-03957089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand-drawn face sketch recognition using rank-level fusion of image quality assessment metrics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Othmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duqing Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runpeng Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Polish Academy of Sciences: Technical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24425/bpasts.2022.143554⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957089v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duqing Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runpeng Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 82 (10), pp.15859-15874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317329v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship recognition from faces using deep learning with imbalanced data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xin Gao</w:t>
+                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Benlamoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runpeng Ye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maarouf Korichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bensid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-022-14058-6⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (10), pp.3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959073v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face Presentation Attack Detection Using Deep Background Subtraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarouf Korichi</w:t>
+                <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Bensid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Afkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22103760⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.255-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679760v1</w:t>
+                <w:t xml:space="preserve">hal-03664756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map-Matching-Based Localization Using Camera and Low-Cost GPS For Lane-Level Accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">Vehicular Environment Identification Based on Channel State Information and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soheyb Ribouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassin El Hillali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 198, pp.255-262. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (22), pp.9018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.12.237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22229018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664756v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregated Euclidean Distances for a Fast and Robust Real-Time 3D-MOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahmad Sadli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Afkir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (19), pp.21872-21884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10027,507 +10027,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Ensemble-CNN Approaches for Colorectal Cancer Tissue Type Classification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A weighted exponential discriminant analysis through side-information for face and kinship verification using statistical binarized image features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Laiadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging7030051⟩</w:t>
+              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.171-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13042-020-01163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558172v1</w:t>
+                <w:t xml:space="preserve">hal-03322498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic pain estimation from facial expressions: a comparative analysis using off-the-shelf CNN architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa El Morabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-En-Nadhir Zighem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (16), pp.1926. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics10161926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weighted exponential discriminant analysis through side-information for face and kinship verification using statistical binarized image features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two Ensemble-CNN Approaches for Colorectal Cancer Tissue Type Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Paladini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Bougourzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Distante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.171-185. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13042-020-01163-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging7030051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322498v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per-COVID-19: A Benchmark Dataset for COVID-19 Percentage Estimation from CT-Scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (9), pp.189. </w:t>
@@ -10565,103 +10565,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covid-19 recognition using ensemble-cnns in two new chest x-ray databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Vantaggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Paladini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Bougourzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Distante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (5), pp.1-20. </w:t>
@@ -10699,103 +10699,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor cross-view quadratic discriminant analysis for kinship verification in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 377, pp.286-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10829,90 +10829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age estimation from faces using deep learning: A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hazem Abdelkawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.102961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10940,347 +10940,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Kinship verification from face images in discriminative subspaces of color components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (11), pp.3894-3908. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16465-16487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-7027-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133342v1</w:t>
+                <w:t xml:space="preserve">hal-03140654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinship verification from face images in discriminative subspaces of color components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Learning multi-view deep and shallow features through new discriminative subspace for bi-subject and tri-subject kinship verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oualid Laiadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdenour Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 78 (12), pp.16465-16487. </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (11), pp.3894-3908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-7027-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-019-01489-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140654v1</w:t>
+                <w:t xml:space="preserve">hal-03133342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Tensor-Based 2D+3D Face Verification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarka Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11344,103 +11344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel statistical and multiscale local binary feature for 2D and 3D face verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Ouamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhocine Boutellaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.68-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11474,103 +11474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramid multi-level features for facial demographic estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Ouafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Dornaika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 80 (1), pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11604,103 +11604,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and texture classification: A comparative analysis using 13 variants of local binary patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Ylioinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaoud Bengherabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghahramani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (2), pp.231-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11766,103 +11766,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11887,103 +11887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Efficient Models for Recognizing Drivers' Facial Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12008,103 +12008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driver's Facial Expression Recognition: Enhancing Road Safety through Advanced Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissam Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas W. Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin El Hillali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalik Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12298,51 +12298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596256v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Herrouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453155v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-En-Nadhir Zighem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Hadid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_13" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481992v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Benderradji" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Kezzal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Benlamoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bekhouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Maroun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-10185-3_5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhocine Boutellaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abderraouf Rahmani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Namane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Fezza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318411" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS67605.2025.11318379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Keita" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Hamidouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Bougueffa Eutamene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78305-0_11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sasal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Busby" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-6579-2_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Elabid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cherif" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Busby" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/224578-MS" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessen Eutamene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmailk Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746265.3759667" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trinetra Devkatte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiv Ram Dubey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Kumar Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78183-4_7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0119-6_4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902535v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Moussaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurima Panja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanujit Chakraborty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uttam Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8178-6_35" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bouaraki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Saibi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Guerbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLLM63129.2024.10852453" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913661v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iheb Chaker Benakcha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPIS63676.2024.10812629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheyb Ribouh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV55156.2024.10588546" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913989v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595920" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448415" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICAS59952.2024.10595916" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hamadene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW60793.2023.00052" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00111" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA55696.2022.00194" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07343-3_12" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88223-4_17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam Saadi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Cunningham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin El Hillali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80856-2_6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Targe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202437061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673682v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVMI59935.2023.10464794" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yasser Ouis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Kaddar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP55362.2022.9949282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Sami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daamouche Abdelhamid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengherabi Messaoud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutellaa Elhocine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Bougourzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Distante" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13324-4_39" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04323677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Othmani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Kadoch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Bentounes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Rejaibi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alfred" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68790-8_1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540151v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Akhtar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCIP53242.2021.9675402" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322818v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Laiadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalik Ouamane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Benakcha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG47880.2020.00118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03571814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Chergui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ruichek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190787" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03572289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FG.2019.8756627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01889918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sieranoja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Sahidullah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomi Kinnunen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Komulainen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417090v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Samai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouafi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233145" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412445v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233141" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03417226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03412422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03418633v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Mccool" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Pietikainen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mat&#283;jka" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596256v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Zakaria Sellam" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Telli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Herrouz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033150v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Bounab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253878v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Benaissa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Ren&#243;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481979v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945320v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945593v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taleb-Ahmed Abdelmalik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bougueffa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965388v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shraddha Naik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibhas Chakraborty" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562550v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-026-21458-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786789" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881973v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camacho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13829" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060773v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2025.111677" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254097v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2025.110699" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biying Fu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Damer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imavis.2024.105347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643030" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281649v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Liz-L&#243;pez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Huertas-Tato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inffus.2023.102103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524991v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24051557" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913877v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54455/MCN2504" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372448v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W. Cunningham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122784" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856744v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9781/ijimai.2024.11.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mahfoud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bengherabi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Daamouche" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2024.150109" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905110v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exsy.13654" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.32.5.053033" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/bpasts.2022.143554" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317329v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duqing Han" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runpeng Ye" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-022-14058-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959073v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Korichi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bensid" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22103760" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664756v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahmad Sadli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.12.237" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22229018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442267v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3104390" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-020-01163-x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360279v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa El Morabit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10161926" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558172v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Paladini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Vantaggiato" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7030051" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429748v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7090189" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051742" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321539v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2019.10.055" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04034369v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Taleb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abdelkawy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2020.102961" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-7027-9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133342v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-019-01489-2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Chouchane" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarka Belahcene" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Bourennane" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2017.2718490" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2017.01.001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03429231v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2017.03.030" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03430005v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Ylioinas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghahramani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.04.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04546700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas W Cunningham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04985694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303817v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>