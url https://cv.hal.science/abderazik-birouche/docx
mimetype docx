--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1500,51 +1500,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
+                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
@@ -1579,97 +1579,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449260v1</w:t>
+                <w:t xml:space="preserve">hal-02449381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new control allocation algorithm to improve runway centerline tracking at landing v2.3</w:t>
+                <w:t xml:space="preserve">A detailed comparison of control allocation techniques on a realistic on-ground aircraft benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Sadien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roos</w:t>
@@ -1704,73 +1704,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Control Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449381v1</w:t>
+                <w:t xml:space="preserve">hal-02449260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Parametric Model Order Reduction Based on Projections</w:t>
               </w:r>
@@ -2657,217 +2657,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
+                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">13th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922056v1</w:t>
+                <w:t xml:space="preserve">hal-01085257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Duality and Schmidt-pair for Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+                <w:t xml:space="preserve">Analyse de sensibilité pour l'étude d'un modèle de pneu avec des paramètres corrélés et une distribution arbitraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabra Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Anstett-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. pp.1323-1328</w:t>
+              <w:t xml:space="preserve">5e Journées Doctorales / Journées Nationales MACS, JD-JN-MACS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Strasbourg, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085257v1</w:t>
+                <w:t xml:space="preserve">hal-00922056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troncature modale des systèmes port-hamiltoniens linéaires par approche énergétique</w:t>
               </w:r>
@@ -2929,217 +2929,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'observateur hybride pour la classe des systèmes linéaires par morceaux</w:t>
+                <w:t xml:space="preserve">Observer design for a class of discrete time piecewise-linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">2nd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Alghero, Sardinia, Italy. pp.WA1.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00121942v1</w:t>
+                <w:t xml:space="preserve">hal-00104752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a class of discrete time piecewise-linear systems</w:t>
+                <w:t xml:space="preserve">Synthèse d'observateur hybride pour la classe des systèmes linéaires par morceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Conference on Analysis and Design of Hybrid Systems, ADHS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Alghero, Sardinia, Italy. pp.WA1.2</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104752v1</w:t>
+                <w:t xml:space="preserve">hal-00121942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3397,51 +3397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2010.2.201-2172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2005.n3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752778v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL086N" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2010.2.201-2172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2005.n3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752778v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL086N" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>