--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -454,248 +454,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (3/4), pp.269-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVAS.2011.041389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851904v1</w:t>
+                <w:t xml:space="preserve">hal-00851910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation-based constrained trajectory generation for advanced driver assistance systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MODEL REDUCTION FOR DISCRETE-TIME SWITCHED LINEAR TIME-DELAY SYSTEMS VIA THE H∞ROBUST STABILITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazik Birouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mourllion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (3/4), pp.269-296. </w:t>
+              <w:t xml:space="preserve">Control and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVAS.2011.041389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2316/Journal.201.2011.1.201-2245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851910v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXTRACTING SECOND-ORDER STRUCTURES FROM SINGLE-INPUT STATE-SPACE MODELS: APPLICATION TO MODEL ORDER REDUCTION</w:t>
               </w:r>
@@ -3397,51 +3397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2010.2.201-2172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2005.n3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752778v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL086N" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Sadien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazik Birouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grimault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.104228" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mourllion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2013.777397" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966657v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabra Hamza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Anstett-Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.47.289-303" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-T6ZK81DC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Daniel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.041389" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2011.1.201-2245" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851912v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/v10006-011-0039-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2011.554911" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509034v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Iung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.201.2010.2.201-2172" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087039v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2005.n3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767487v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pagliarecci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1401" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767486v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Matz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bouziani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bouazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Makhlouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449381v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162052v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550420" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160933v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Montrouge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Parsons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162053v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejagen Sadien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Emmanuel Romana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361082v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaochu Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilianne Denis-Vidal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549053v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330797" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975817v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922056v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421433v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01752778v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INPL086N" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>