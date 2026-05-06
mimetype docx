--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -607,248 +607,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinf Model Reduction of 2D Discrete.time T.S Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H-8 model reduction of 2D discrete-time T-S fuzzy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensalem Boukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Boumhidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (5), pp.1. </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.404-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAACS.2023.10054899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAACS.2023.132514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054915v1</w:t>
+                <w:t xml:space="preserve">hal-04182513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-8 model reduction of 2D discrete-time T-S fuzzy systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hinf Model Reduction of 2D Discrete.time T.S Fuzzy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Amrani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Boumhidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of autonomous and adaptive communications systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 16 (4), pp.404-418. </w:t>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJAACS.2023.132514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJAACS.2023.10054899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182513v1</w:t>
+                <w:t xml:space="preserve">hal-04054915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H-infinity model reduction of discrete-time 2D T-S fuzzy systems in finite frequency ranges</w:t>
               </w:r>
@@ -1192,274 +1192,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust H-infinity filtering for 2D continuous systems with finite frequency specifications</w:t>
+                <w:t xml:space="preserve">H ∞ model reduction for T-S fuzzy systems over finite frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensalem Boukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ismail Boumhidi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207721.2017.1391960⟩</w:t>
+              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oca.2422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633229v1</w:t>
+                <w:t xml:space="preserve">hal-01790357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H ∞ model reduction for T-S fuzzy systems over finite frequency ranges</w:t>
+                <w:t xml:space="preserve">Robust H-infinity filtering for 2D continuous systems with finite frequency specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensalem Boukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellaziz Hmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Boumhidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimal Control Applications and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (1), pp.43-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oca.2422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2017.1391960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790357v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust H∞ Filters for Uncertain Systems with Finite Frequency Specifications</w:t>
               </w:r>
@@ -2047,365 +2047,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-frequency static output feedback H ∞ control for Diesel engine air path system with turbocharger</w:t>
+                <w:t xml:space="preserve">Robust finite-frequency H-infinity model reduction for uncertain 2D discrete systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bosche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Djadane</w:t>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Gold Coast, Australia. pp.40-45, </w:t>
+              <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Athènes, Greece. pp.158-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ANZCC56036.2022.9966960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011674v1</w:t>
+                <w:t xml:space="preserve">hal-03833277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust finite-frequency H-infinity model reduction for uncertain 2D discrete systems</w:t>
+                <w:t xml:space="preserve">Finite Frequency Static Output Feedback $H_{\infty}$ Control Design of a Urea-Selective Catalytic Reduction Aftertreatment system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED54222.2022.9837190⟩</w:t>
+              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.289-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833277v1</w:t>
+                <w:t xml:space="preserve">hal-03958689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Frequency Static Output Feedback $H_{\infty}$ Control Design of a Urea-Selective Catalytic Reduction Aftertreatment system</w:t>
+                <w:t xml:space="preserve">Finite-frequency static output feedback H ∞ control for Diesel engine air path system with turbocharger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Djadane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 10th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France. pp.289-293, </w:t>
+              <w:t xml:space="preserve">2022 Australian &amp; New Zealand Control Conference (ANZCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Gold Coast, Australia. pp.40-45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSC57768.2022.9993888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ANZCC56036.2022.9966960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03958689v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-frequency filter design in fuzzy two-dimensional systems</w:t>
               </w:r>
@@ -2766,269 +2766,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Frequency Approach for H-infinity model reduction of 2D continuous systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+                <w:t xml:space="preserve">Robust finite frequency H-infinity model reduction for uncertain 2D continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boumhidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 27TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Akko, Israel. pp.177-182</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633205v1</w:t>
+                <w:t xml:space="preserve">hal-03633204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust finite frequency H-infinity model reduction for uncertain 2D continuous systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Boumhidi</w:t>
+                <w:t xml:space="preserve">Finite Frequency Approach for H-infinity model reduction of 2D continuous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Boumhidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58TH CONFERENCE ON DECISION AND CONTROL (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.5629-5634</w:t>
+              <w:t xml:space="preserve">2019 27TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Akko, Israel. pp.177-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633204v1</w:t>
+                <w:t xml:space="preserve">hal-03633205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A finite frequency approach for H-infinity model reduction of T-S fuzzy discrete-time systems</w:t>
               </w:r>
@@ -3304,51 +3304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Boumhidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 27th Mediterranean Conference on Control and Automation (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Akko, France. pp.177-182, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3506,135 +3506,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust H-infinity filter for uncertain continuous-time systems with finite frequency ranges</w:t>
+                <w:t xml:space="preserve">H-infinity model reduction for two-dimensional discrete systems in finite frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bensalem Boukili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.807-812</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.885-890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633227v1</w:t>
+                <w:t xml:space="preserve">hal-03633228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Frequency Filter Design for T-S Fuzzy Continuous Systems</w:t>
               </w:r>
@@ -3722,135 +3722,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H-infinity model reduction for two-dimensional discrete systems in finite frequency ranges</w:t>
+                <w:t xml:space="preserve">Robust H-infinity filter for uncertain continuous-time systems with finite frequency ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensalem Boukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Hajjaji</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bensalem Boukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hmamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 26TH MEDITERRANEAN CONFERENCE ON CONTROL AND AUTOMATION (MED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.885-890</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Zadar, Croatia. pp.807-812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633228v1</w:t>
+                <w:t xml:space="preserve">hal-03633227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Frequency H-infinity Filtering for Discrete-Time Uncertain Systems</w:t>
               </w:r>
@@ -4234,51 +4234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafiea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El-Amrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Chaibi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensalem Boukili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2026.2616353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El&#8208;amrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.70066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Amrani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boumhidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.10054899" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.132514" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2021.119032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hmamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSE.2020.109140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.105391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Hmamed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1391960" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-017-0336-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546415v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=abderrahim el-amrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Noura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M El" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouladsine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC56036.2022.9966960" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837190" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Amrani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boumhidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633204v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumhidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633227v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berrada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafiea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El-Amrani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hajjaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Chaibi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensalem Boukili" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2026.2616353" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958438v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El&#8208;amrani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noura" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa El Adel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3595" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05577413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Nafie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.70066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Amrani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Boumhidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.132514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAACS.2023.10054899" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2021.119032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03024974v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hmamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSSE.2020.109140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2020.105391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.2422" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellaziz Hmamed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2017.1391960" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02080079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-017-0336-9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.12.082" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546415v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=abderrahim el-amrani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Noura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M El" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouladsine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546643v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayah Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Amrani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.193" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bosche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ52849.2023.10309784" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03833277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bosche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED54222.2022.9837190" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC57768.2022.9993888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04011674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Djadane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANZCC56036.2022.9966960" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576600v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Amrani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajjaji" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukili" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hmamed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boumhidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666692" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC47195.2019.8950516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633204v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Boumhidi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923296v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2019.8858798" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923303v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2019.8798569" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029526" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633228v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790454v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03633227v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berrada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03634692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>