--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.0625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrahim Michrafy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abderrahim MICHRAFYIngénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONAL SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1988, I obtained my Ph.D. in applied mathematics from the University of Bordeaux, France. Then, I joined the CNRS (French Council Research Centre) in 1989 as Research Engineer in modeling and computation science. Since, I successively worked for three French laboratories in chemical and mechanical fields (LRGP, Nancy, ICA- Albi and RAPSODEE, Albi). In 2011, I successfully defended my HDR (Habilitation à Diriger des Recherches).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on mechanical material behaviours (continuum solid mechanics and particulate solids) and on finite element modeling (FEM) of forming process. Currently in the lab. of Particulate Solids and Processes of Ecole des Mines (RAPSODEE Albi, France), I develop research work on die and roll-compaction processes for pharmaceutical and mineral applications. I was involved in different projects (regional, national and European) and in a patent filing. I supervised PhD, postdoctoral, M. Sc students and gave training courses in high graduate schools and Universities in FEM modeling and Pharmaceutical Processes. A part of publication concerned damage modeling of composite material and hot rolling process, but the most scientific production focused on powder technology and dry granulation/compaction process with more forty publications and book chapters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN INDUSTRIAL PROJECTS AND TRAINING PROGRAMMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Project funded by an Industrial Partner and the local Government of the region Midi-Pyrenees, on the damage modelling during the compaction of energetic material</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- 2020: Project funded by the Ecole des Mines and CNRS on the thermo-mechanical modeling aspects in compaction process of sensitive pharmaceutical powders to the temperature</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2017: Partner of the European Project IPROCOM (the development of in silico process models for roll compaction - FP7-PEOPLE-ITN), which consists of 10 full partners and 15 ESR & ER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2015: Partner of an innovative project funded by a pharmaceutical company, a food company and the regional government. A new product for both health and nutrition was developed as part of this project, which resulted in a patent filing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013: Partner of industrial project with Lafarge Company on milling process modeling of mineral products</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2008: Project IMCAT (Innovative Materials for CO2 Capture by Adsorption Technology) funded by the National Research Agency (ANR) and coordinated by Air-Liquid Company. Three laboratories (RAPSODEE, ICMUB, ENSCP) were implied in this research program to develop MOFs (Metal-Organic Frameworks) materials for catalysis applications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006: Collaborative project with the Chair of Process Engineering TU München–Weihenstephan funded by “le centre inter-universitaire Franco-Bavarois”. This project concerned “Numerical modeling of rolling compaction process” and gave opportunity to PhD students to have secondment in France and Germany (Dr. Stefan Haas & Dr. Daniela Herold from the lab. of Prof. K. Sommer).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREAS OF EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elastic plastic behaviour Modeling; Computer Science; Finite Element Methods; Die & Roll Compaction process; hot rolling process; Material Characterizations</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled Eulerian-Lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyaraaj Kugalur Palanisamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121657. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of structural inhomogeneity of grooved compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 445, pp.120140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling powder compaction with consideration of a deep grooved punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.681-694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2021.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of densification mechanisms of dry granulated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence modelling of pharmaceutical tabletting processes using bio-inspired optimization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Zawbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crina Grosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), p.2966-2977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction properties of dry granulated powders based on Drucker–Prager Cap model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DEM & FEM approach for modelling roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Khinast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence models to predict porosity of tablets using minimum features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezhman Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S119432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll-compaction and milling conditions on granules and tablet properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kleinebudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (SI), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll compactor sealing system designs: A finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 289, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing fine powders by roll press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270 (Part B, SI), p. 484-489. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Particle Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Yu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Mendyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Watano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285 (SI), p. 1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of dry granulated binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of punch's shape on die compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 239, pp.467-477. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of roll compaction of aerated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.717-726. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of homogeneity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (1-2, SI), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2, SI), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behavior of binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particle morphology effects on the aptitude to compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.210-214. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of tensile strength of binary tablets using linear and power law mixing rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 333 (1-2), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ambient temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (E1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440805X73636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical powders compaction: Experimental and numerical analysis of the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (1-3), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders: measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2004.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction and its effects on the density distribution in the compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (A8), pp.946-952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387603322482185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the compaction behaviour of powders: application to pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ringenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tchoreloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 127 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and thermo-mechanical stresses in a gravity casting die - Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (2), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(00)00881-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On general constitutive equations involving damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (2), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310 (1), pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled eulerian-lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Solids Process Engineering &amp; Particle Technology; University of Sheffield, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of structural inhomogeneity of pharmaceutical compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweni Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19 - European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNIVERSIDAD POLITECNICA DE MADRID, May 2024, MADRID, Spain. https://easychair.org/program2/talk?a=32572308&amp;talk=250390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling process modelling & related challenges towards floating roll simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield and Nestlé Research Vers-chez-les-Blanc, Jun 2019, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flow of fine powders during roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120501-8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of aerated powder consolidation in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2013 -International Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nürnberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding effects of air pressure in fine powders during roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de délaminage de comprimés bi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of wetted insoluble granular materials : effect of particle shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de granulés d'alumine en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of granular behavior by roller compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters and binder nature on the mechanical properties of granules obtained in a laboratory high shear mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of homogenenity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sheffield, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional FEM analysis of rolling compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pharmaceutical powder compaction and its sensitivity to powder properties and tablet curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de comprimés binaires concaves : effet de courbure et proportions de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pression d'alimentation dans le procédé de compactage à rouleaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particles morphology effects on the aptitude to the compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compactage à rouleaux : analyse de la pression d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of die and punches temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bangkok, Thailand. p.311-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des poudres pharmaceutiques : analyse expérimentale et numérique de la distribution de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Science et technologie des poudres -Récents progrès en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders : measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHYS-2003 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Badajov, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in a gravity casting die influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of casting, welding and advanced solidification processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aachen, Germany. p.705-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet microstructures induced by embossed features of compacting punch : case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Granulation Workshop (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sheffield, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction behaviour of granulated materials using Cooper-Eaton equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granulation process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavaliangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Pharmaceutical Unit Operations (chap. 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p.71-97, 2017, Woodhead publishing series in biomedicine ; 87, 978-0-08-100154-7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100154-7.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective Conseil Scientifique CNRS Ingénierie (Ex: INSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucher Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audoly Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltimple Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ingénierie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche continue appliquée à la mise en forme de matériaux granulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04418803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.0625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrahim Michrafy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abderrahim MICHRAFYIngénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONAL SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1988, I obtained my Ph.D. in applied mathematics from the University of Bordeaux, France. Then, I joined the CNRS (French Council Research Centre) in 1989 as Research Engineer in modeling and computation science. Since, I successively worked for three French laboratories in chemical and mechanical fields (LRGP, Nancy, ICA- Albi and RAPSODEE, Albi). In 2011, I successfully defended my HDR (Habilitation à Diriger des Recherches).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on mechanical material behaviours (continuum solid mechanics and particulate solids) and on finite element modeling (FEM) of forming process. Currently in the lab. of Particulate Solids and Processes of Ecole des Mines (RAPSODEE Albi, France), I develop research work on die and roll-compaction processes for pharmaceutical and mineral applications. I was involved in different projects (regional, national and European) and in a patent filing. I supervised PhD, postdoctoral, M. Sc students and gave training courses in high graduate schools and Universities in FEM modeling and Pharmaceutical Processes. A part of publication concerned damage modeling of composite material and hot rolling process, but the most scientific production focused on powder technology and dry granulation/compaction process with more forty publications and book chapters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN INDUSTRIAL PROJECTS AND TRAINING PROGRAMMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Project funded by an Industrial Partner and the local Government of the region Midi-Pyrenees, on the damage modelling during the compaction of energetic material</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- 2020: Project funded by the Ecole des Mines and CNRS on the thermo-mechanical modeling aspects in compaction process of sensitive pharmaceutical powders to the temperature</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2017: Partner of the European Project IPROCOM (the development of in silico process models for roll compaction - FP7-PEOPLE-ITN), which consists of 10 full partners and 15 ESR & ER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2015: Partner of an innovative project funded by a pharmaceutical company, a food company and the regional government. A new product for both health and nutrition was developed as part of this project, which resulted in a patent filing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013: Partner of industrial project with Lafarge Company on milling process modeling of mineral products</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2008: Project IMCAT (Innovative Materials for CO2 Capture by Adsorption Technology) funded by the National Research Agency (ANR) and coordinated by Air-Liquid Company. Three laboratories (RAPSODEE, ICMUB, ENSCP) were implied in this research program to develop MOFs (Metal-Organic Frameworks) materials for catalysis applications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006: Collaborative project with the Chair of Process Engineering TU München–Weihenstephan funded by “le centre inter-universitaire Franco-Bavarois”. This project concerned “Numerical modeling of rolling compaction process” and gave opportunity to PhD students to have secondment in France and Germany (Dr. Stefan Haas & Dr. Daniela Herold from the lab. of Prof. K. Sommer).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREAS OF EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elastic plastic behaviour Modeling; Computer Science; Finite Element Methods; Die & Roll Compaction process; hot rolling process; Material Characterizations</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled Eulerian-Lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyaraaj Kugalur Palanisamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121657. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of structural inhomogeneity of grooved compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 445, pp.120140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling powder compaction with consideration of a deep grooved punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.681-694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2021.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of densification mechanisms of dry granulated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence modelling of pharmaceutical tabletting processes using bio-inspired optimization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Zawbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crina Grosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), p.2966-2977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction properties of dry granulated powders based on Drucker–Prager Cap model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DEM & FEM approach for modelling roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Khinast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence models to predict porosity of tablets using minimum features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezhman Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S119432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll-compaction and milling conditions on granules and tablet properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kleinebudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (SI), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll compactor sealing system designs: A finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 289, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing fine powders by roll press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270 (Part B, SI), p. 484-489. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Particle Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Yu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Mendyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Watano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285 (SI), p. 1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of dry granulated binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of punch's shape on die compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 239, pp.467-477. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of roll compaction of aerated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.717-726. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2, SI), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of homogeneity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (1-2, SI), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behavior of binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particle morphology effects on the aptitude to compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.210-214. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of tensile strength of binary tablets using linear and power law mixing rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 333 (1-2), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ambient temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (E1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440805X73636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical powders compaction: Experimental and numerical analysis of the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (1-3), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders: measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2004.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction and its effects on the density distribution in the compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (A8), pp.946-952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387603322482185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the compaction behaviour of powders: application to pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ringenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tchoreloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 127 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and thermo-mechanical stresses in a gravity casting die - Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (2), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(00)00881-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On general constitutive equations involving damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (2), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310 (1), pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled eulerian-lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Solids Process Engineering &amp; Particle Technology; University of Sheffield, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of structural inhomogeneity of pharmaceutical compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweni Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19 - European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNIVERSIDAD POLITECNICA DE MADRID, May 2024, MADRID, Spain. https://easychair.org/program2/talk?a=32572308&amp;talk=250390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling process modelling & related challenges towards floating roll simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield and Nestlé Research Vers-chez-les-Blanc, Jun 2019, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flow of fine powders during roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120501-8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of aerated powder consolidation in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2013 -International Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nürnberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding effects of air pressure in fine powders during roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de délaminage de comprimés bi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of wetted insoluble granular materials : effect of particle shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters and binder nature on the mechanical properties of granules obtained in a laboratory high shear mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de granulés d'alumine en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of granular behavior by roller compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of homogenenity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sheffield, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional FEM analysis of rolling compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de comprimés binaires concaves : effet de courbure et proportions de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pharmaceutical powder compaction and its sensitivity to powder properties and tablet curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pression d'alimentation dans le procédé de compactage à rouleaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particles morphology effects on the aptitude to the compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compactage à rouleaux : analyse de la pression d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of die and punches temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bangkok, Thailand. p.311-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des poudres pharmaceutiques : analyse expérimentale et numérique de la distribution de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Science et technologie des poudres -Récents progrès en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders : measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHYS-2003 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Badajov, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in a gravity casting die influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of casting, welding and advanced solidification processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aachen, Germany. p.705-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet microstructures induced by embossed features of compacting punch : case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Granulation Workshop (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sheffield, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction behaviour of granulated materials using Cooper-Eaton equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granulation process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavaliangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Pharmaceutical Unit Operations (chap. 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p.71-97, 2017, Woodhead publishing series in biomedicine ; 87, 978-0-08-100154-7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100154-7.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective Conseil Scientifique CNRS Ingénierie (Ex: INSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucher Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audoly Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltimple Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ingénierie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche continue appliquée à la mise en forme de matériaux granulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04418803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBC5D7BD"/>
+    <w:nsid w:val="C92AC3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04668030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03391568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.10.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uniyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Gandarillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.10.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Zawbaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Schiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.12.057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01848201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Orefice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Khinast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.04.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Khalid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Kazemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S119432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Gago" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kleinebudde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.05.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Esnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heitzmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.07.046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Mendyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Watano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.09.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay S. Kadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680751v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.04.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hatim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elassfouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2006.10.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440805X73636" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5PS9JGLC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603322482185" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ringenbacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tchoreloff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00119-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Broucaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00881-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC277FB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03789559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweni Alonso Aruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768697v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dhaouadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769875v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769874v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Hatim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elassfouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Broucaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04976801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Gandarillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavaliangos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100154-7.00004-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04418803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04668030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03391568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.10.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uniyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Gandarillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.10.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Zawbaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Schiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.12.057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01848201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Orefice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Khinast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.04.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Khalid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Kazemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S119432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Gago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kleinebudde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.05.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Esnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heitzmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.07.046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Mendyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Watano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.09.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay S. Kadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Diarra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.04.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hatim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elassfouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2006.10.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440805X73636" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5PS9JGLC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603322482185" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ringenbacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tchoreloff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00119-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Broucaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00881-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC277FB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03789559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweni Alonso Aruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dhaouadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Hatim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elassfouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Broucaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04976801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Gandarillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavaliangos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100154-7.00004-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04418803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>