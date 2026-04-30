--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.0625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrahim Michrafy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abderrahim MICHRAFYIngénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONAL SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1988, I obtained my Ph.D. in applied mathematics from the University of Bordeaux, France. Then, I joined the CNRS (French Council Research Centre) in 1989 as Research Engineer in modeling and computation science. Since, I successively worked for three French laboratories in chemical and mechanical fields (LRGP, Nancy, ICA- Albi and RAPSODEE, Albi). In 2011, I successfully defended my HDR (Habilitation à Diriger des Recherches).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on mechanical material behaviours (continuum solid mechanics and particulate solids) and on finite element modeling (FEM) of forming process. Currently in the lab. of Particulate Solids and Processes of Ecole des Mines (RAPSODEE Albi, France), I develop research work on die and roll-compaction processes for pharmaceutical and mineral applications. I was involved in different projects (regional, national and European) and in a patent filing. I supervised PhD, postdoctoral, M. Sc students and gave training courses in high graduate schools and Universities in FEM modeling and Pharmaceutical Processes. A part of publication concerned damage modeling of composite material and hot rolling process, but the most scientific production focused on powder technology and dry granulation/compaction process with more forty publications and book chapters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN INDUSTRIAL PROJECTS AND TRAINING PROGRAMMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Project funded by an Industrial Partner and the local Government of the region Midi-Pyrenees, on the damage modelling during the compaction of energetic material</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- 2020: Project funded by the Ecole des Mines and CNRS on the thermo-mechanical modeling aspects in compaction process of sensitive pharmaceutical powders to the temperature</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2017: Partner of the European Project IPROCOM (the development of in silico process models for roll compaction - FP7-PEOPLE-ITN), which consists of 10 full partners and 15 ESR & ER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2015: Partner of an innovative project funded by a pharmaceutical company, a food company and the regional government. A new product for both health and nutrition was developed as part of this project, which resulted in a patent filing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013: Partner of industrial project with Lafarge Company on milling process modeling of mineral products</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2008: Project IMCAT (Innovative Materials for CO2 Capture by Adsorption Technology) funded by the National Research Agency (ANR) and coordinated by Air-Liquid Company. Three laboratories (RAPSODEE, ICMUB, ENSCP) were implied in this research program to develop MOFs (Metal-Organic Frameworks) materials for catalysis applications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006: Collaborative project with the Chair of Process Engineering TU München–Weihenstephan funded by “le centre inter-universitaire Franco-Bavarois”. This project concerned “Numerical modeling of rolling compaction process” and gave opportunity to PhD students to have secondment in France and Germany (Dr. Stefan Haas & Dr. Daniela Herold from the lab. of Prof. K. Sommer).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREAS OF EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elastic plastic behaviour Modeling; Computer Science; Finite Element Methods; Die & Roll Compaction process; hot rolling process; Material Characterizations</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled Eulerian-Lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyaraaj Kugalur Palanisamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121657. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of structural inhomogeneity of grooved compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 445, pp.120140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling powder compaction with consideration of a deep grooved punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.681-694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2021.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of densification mechanisms of dry granulated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence modelling of pharmaceutical tabletting processes using bio-inspired optimization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Zawbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crina Grosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), p.2966-2977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction properties of dry granulated powders based on Drucker–Prager Cap model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DEM & FEM approach for modelling roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Khinast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence models to predict porosity of tablets using minimum features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezhman Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S119432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll-compaction and milling conditions on granules and tablet properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kleinebudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (SI), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll compactor sealing system designs: A finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 289, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing fine powders by roll press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270 (Part B, SI), p. 484-489. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Particle Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Yu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Mendyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Watano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285 (SI), p. 1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of dry granulated binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of punch's shape on die compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 239, pp.467-477. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of roll compaction of aerated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.717-726. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2, SI), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of homogeneity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (1-2, SI), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behavior of binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particle morphology effects on the aptitude to compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.210-214. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of tensile strength of binary tablets using linear and power law mixing rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 333 (1-2), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ambient temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (E1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440805X73636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical powders compaction: Experimental and numerical analysis of the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (1-3), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders: measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2004.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction and its effects on the density distribution in the compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (A8), pp.946-952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387603322482185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the compaction behaviour of powders: application to pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ringenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tchoreloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 127 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and thermo-mechanical stresses in a gravity casting die - Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (2), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(00)00881-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On general constitutive equations involving damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (2), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310 (1), pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled eulerian-lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Solids Process Engineering &amp; Particle Technology; University of Sheffield, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of structural inhomogeneity of pharmaceutical compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweni Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19 - European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNIVERSIDAD POLITECNICA DE MADRID, May 2024, MADRID, Spain. https://easychair.org/program2/talk?a=32572308&amp;talk=250390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling process modelling & related challenges towards floating roll simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield and Nestlé Research Vers-chez-les-Blanc, Jun 2019, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flow of fine powders during roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120501-8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of aerated powder consolidation in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2013 -International Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nürnberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding effects of air pressure in fine powders during roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de délaminage de comprimés bi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of wetted insoluble granular materials : effect of particle shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters and binder nature on the mechanical properties of granules obtained in a laboratory high shear mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de granulés d'alumine en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of granular behavior by roller compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of homogenenity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sheffield, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional FEM analysis of rolling compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de comprimés binaires concaves : effet de courbure et proportions de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pharmaceutical powder compaction and its sensitivity to powder properties and tablet curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pression d'alimentation dans le procédé de compactage à rouleaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particles morphology effects on the aptitude to the compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compactage à rouleaux : analyse de la pression d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of die and punches temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bangkok, Thailand. p.311-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des poudres pharmaceutiques : analyse expérimentale et numérique de la distribution de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Science et technologie des poudres -Récents progrès en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders : measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHYS-2003 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Badajov, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in a gravity casting die influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of casting, welding and advanced solidification processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aachen, Germany. p.705-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet microstructures induced by embossed features of compacting punch : case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Granulation Workshop (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sheffield, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction behaviour of granulated materials using Cooper-Eaton equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granulation process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavaliangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Pharmaceutical Unit Operations (chap. 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p.71-97, 2017, Woodhead publishing series in biomedicine ; 87, 978-0-08-100154-7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100154-7.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective Conseil Scientifique CNRS Ingénierie (Ex: INSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucher Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audoly Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltimple Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ingénierie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche continue appliquée à la mise en forme de matériaux granulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04418803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:89.0625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrahim Michrafy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Abderrahim MICHRAFYIngénieur de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERSONAL SUMMARY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 1988, I obtained my Ph.D. in applied mathematics from the University of Bordeaux, France. Then, I joined the CNRS (French Council Research Centre) in 1989 as Research Engineer in modeling and computation science. Since, I successively worked for three French laboratories in chemical and mechanical fields (LRGP, Nancy, ICA- Albi and RAPSODEE, Albi). In 2011, I successfully defended my HDR (Habilitation à Diriger des Recherches).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is focused on mechanical material behaviours (continuum solid mechanics and particulate solids) and on finite element modeling (FEM) of forming process. Currently in the lab. of Particulate Solids and Processes of Ecole des Mines (RAPSODEE Albi, France), I develop research work on die and roll-compaction processes for pharmaceutical and mineral applications. I was involved in different projects (regional, national and European) and in a patent filing. I supervised PhD, postdoctoral, M. Sc students and gave training courses in high graduate schools and Universities in FEM modeling and Pharmaceutical Processes. A part of publication concerned damage modeling of composite material and hot rolling process, but the most scientific production focused on powder technology and dry granulation/compaction process with more forty publications and book chapters.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAIN INDUSTRIAL PROJECTS AND TRAINING PROGRAMMES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Project funded by an Industrial Partner and the local Government of the region Midi-Pyrenees, on the damage modelling during the compaction of energetic material</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2017- 2020: Project funded by the Ecole des Mines and CNRS on the thermo-mechanical modeling aspects in compaction process of sensitive pharmaceutical powders to the temperature</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2017: Partner of the European Project IPROCOM (the development of in silico process models for roll compaction - FP7-PEOPLE-ITN), which consists of 10 full partners and 15 ESR & ER</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013 - 2015: Partner of an innovative project funded by a pharmaceutical company, a food company and the regional government. A new product for both health and nutrition was developed as part of this project, which resulted in a patent filing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012 - 2013: Partner of industrial project with Lafarge Company on milling process modeling of mineral products</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2006 - 2008: Project IMCAT (Innovative Materials for CO2 Capture by Adsorption Technology) funded by the National Research Agency (ANR) and coordinated by Air-Liquid Company. Three laboratories (RAPSODEE, ICMUB, ENSCP) were implied in this research program to develop MOFs (Metal-Organic Frameworks) materials for catalysis applications.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 - 2006: Collaborative project with the Chair of Process Engineering TU München–Weihenstephan funded by “le centre inter-universitaire Franco-Bavarois”. This project concerned “Numerical modeling of rolling compaction process” and gave opportunity to PhD students to have secondment in France and Germany (Dr. Stefan Haas & Dr. Daniela Herold from the lab. of Prof. K. Sommer).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AREAS OF EXPERTISE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elastic plastic behaviour Modeling; Computer Science; Finite Element Methods; Die & Roll Compaction process; hot rolling process; Material Characterizations</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled Eulerian-Lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nithyaraaj Kugalur Palanisamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 468, pp.121657. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of structural inhomogeneity of grooved compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 445, pp.120140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2024.120140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling powder compaction with consideration of a deep grooved punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 395, pp.681-694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2021.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of densification mechanisms of dry granulated materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.351-358. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2019.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction properties of dry granulated powders based on Drucker–Prager Cap model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence modelling of pharmaceutical tabletting processes using bio-inspired optimization algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossam Zawbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Schiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crina Grosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (12), p.2966-2977. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined DEM & FEM approach for modelling roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Orefice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Khinast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 337, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.04.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational intelligence models to predict porosity of tablets using minimum features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hassan Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezhman Kazemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Szlek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.193-202. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S119432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model for the prediction of hot roll temperatures in a hot rolling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering Technology / Materialwissenschaft und Werkstofftechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (12), p. 1202-1215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mawe.201600554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll-compaction and milling conditions on granules and tablet properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Perez-Gago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kleinebudde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (SI), pp.38-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of roll compactor sealing system designs: A finite element analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 289, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behaviour of dry granulated binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Perez-Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285, pp.62-67. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing fine powders by roll press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 270 (Part B, SI), p. 484-489. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2014.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Particle Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Yu Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksander Mendyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Watano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 285 (SI), p. 1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of roll compaction of aerated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 104, pp.717-726. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2013.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of punch's shape on die compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 239, pp.467-477. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2, SI), pp.417-422. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analyses of homogeneity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El. Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 206 (1-2, SI), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particle morphology effects on the aptitude to compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2, SI), pp.210-214. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction behavior of binary mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 190 (1-2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microstructure and Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2-3), pp.311-325. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMP.2008.018737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of tensile strength of binary tablets using linear and power law mixing rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 333 (1-2), pp.118-126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2006.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of ambient temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Sommer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part E: Journal of Process Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 220 (E1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/095440805X73636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical powders compaction: Experimental and numerical analysis of the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 157 (1-3), pp.176-182. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2005.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders: measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 148 (1), pp.53-55. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2004.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction and its effects on the density distribution in the compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (A8), pp.946-952. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1205/026387603322482185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the compaction behaviour of powders: application to pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ringenbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tchoreloff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 127 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(02)00119-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer and thermo-mechanical stresses in a gravity casting die - Influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 110 (2), pp.211-217. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-0136(00)00881-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du poteyage et de la température initiale du moule sur les sollicitations thermomécaniques des moules permanents de fonderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, n° Hors série, p.45-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/200088120045s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On general constitutive equations involving damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 10 (2), pp.213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle avec endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 310 (1), pp.613-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the coupled eulerian-lagrangian method to the roller compaction modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayan Paredes-Goyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Solids Process Engineering &amp; Particle Technology; University of Sheffield, Jul 2025, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical investigations of structural inhomogeneity of pharmaceutical compacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gweni Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC19 - European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNIVERSIDAD POLITECNICA DE MADRID, May 2024, MADRID, Spain. https://easychair.org/program2/talk?a=32572308&amp;talk=250390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolling process modelling & related challenges towards floating roll simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Mazor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield and Nestlé Research Vers-chez-les-Blanc, Jun 2019, Lausanne, Switzerland, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of aerated powder consolidation in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARTEC 2013 -International Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Nürnberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The flow of fine powders during roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2013 -14ème Congrès français en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France. Art.2013120501-8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding effects of air pressure in fine powders during roll compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Esnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heitzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Sheffield, United Kingdom. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale de délaminage de comprimés bi-couches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2012 -7ème Colloque Science et Technologie des Poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of wetted insoluble granular materials : effect of particle shape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain de Ryck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International granulation workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters and binder nature on the mechanical properties of granules obtained in a laboratory high shear mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdji Hemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique de granulés d'alumine en compression uniaxiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atef Dhaouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of granular behavior by roller compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Mihai Chitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCPT6 2010 -World Congress on Particle Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nuremberg, Germany. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Penazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of homogenenity over strip width in roll compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International symposium on agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Sheffield, United Kingdom. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional FEM analysis of rolling compaction of pharmaceutical excipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2008 -Particulate Systems Analysis 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Stratford-upon-Avon, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compactage à rouleaux : analyse de la pression d'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of pharmaceutical powder compaction and its sensitivity to powder properties and tablet curvature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance de comprimés binaires concaves : effet de courbure et proportions de mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la pression d'alimentation dans le procédé de compactage à rouleaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harona Diarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2007 - 11ème congrès de la société française de génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry and particles morphology effects on the aptitude to the compaction of apatitic structure powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Hatim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Elassfouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STP 2007 -Science et technologie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Albi, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effect in transient thermal fatigue testing and thermo-mechanical screening of coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Medjedoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOOL 06 -7th International tooling conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Torino, Italy. p.555-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A normalized approach to optimize the coating/substrate couples with regards to thermal stresses : conditions for thermo-mechanical screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Diaconu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rezai-Aria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Girardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress on Thermal Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Vienna, Austria. p.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of die and punches temperature on the compaction of pharmaceutical powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Agglomeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bangkok, Thailand. p.311-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression des poudres pharmaceutiques : analyse expérimentale et numérique de la distribution de densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Science et technologie des poudres -Récents progrès en génie des procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Compiègne, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wall friction in the compaction of pharmaceutical powders : measurement and effect on the density distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay S. Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHYS-2003 international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Badajov, Spain. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer in a gravity casting die influence of process parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Broucaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ladevie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling of casting, welding and advanced solidification processes IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Aachen, Germany. p.705-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tablet microstructures induced by embossed features of compacting punch : case study analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alonso Aruffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Granulation Workshop (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sheffield, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of compaction behaviour of granulated materials using Cooper-Eaton equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Uniyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L P Gandarillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Oulahna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Granulation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry granulation process modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zavaliangos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Cunningham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Predictive Modeling of Pharmaceutical Unit Operations (chap. 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, p.71-97, 2017, Woodhead publishing series in biomedicine ; 87, 978-0-08-100154-7. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100154-7.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de Prospective Conseil Scientifique CNRS Ingénierie (Ex: INSIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Simoëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucher Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audoly Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deltimple Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Ingénierie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche continue appliquée à la mise en forme de matériaux granulaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Michrafy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Paul Sabatier - Toulouse III, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04418803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C92AC3C4"/>
+    <w:nsid w:val="1D4EA4DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04668030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03391568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.10.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uniyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Gandarillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.10.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Zawbaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Schiano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2018.11.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700665v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Mazor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.12.057" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01848201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Orefice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Khinast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.04.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Khalid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Kazemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S119432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Gago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kleinebudde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.05.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Esnault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heitzmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.07.046" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Mendyk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Watano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.09.014" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay S. Kadiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.02.022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Diarra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.04.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hatim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elassfouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abida" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.040" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2006.10.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440805X73636" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5PS9JGLC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603322482185" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ringenbacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tchoreloff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00119-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Broucaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00881-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC277FB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03789559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweni Alonso Aruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741803v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dhaouadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768715v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Hatim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elassfouri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769868v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Broucaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04976801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Gandarillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavaliangos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100154-7.00004-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04418803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05296292v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Paredes-Goyes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Oulahna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithyaraaj Kugalur Palanisamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121657" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04668030v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.120140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03391568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.10.012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02372250v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uniyal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Perez-Gandarillas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2019.10.027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700665v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Mazor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecoq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.12.057" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01944490v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Zawbaa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Schiano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crina Grosan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2018.11.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01848201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Orefice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Ryck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Khinast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.04.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hassan Khalid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Kazemi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Szlek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S119432" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mawe.201600554" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609014v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Perez-Gago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kleinebudde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.05.020" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609015v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Esnault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heitzmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.07.046" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Yu Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Mendyk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Watano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.09.014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00936759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heitzmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2013.09.031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay S. Kadiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.02.022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El. Diarra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.04.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hatim" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elassfouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680756v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Medjedoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Diaconu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girardin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMP.2008.018737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2006.10.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/095440805X73636" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-5PS9JGLC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01829580v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2005.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2004.09.021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680780v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/026387603322482185" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ringenbacher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tchoreloff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(02)00119-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Broucaret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(00)00881-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWC277FB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broucaret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120045s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03789559v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laborde" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05170090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweni Alonso Aruffo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04933801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768690v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757389v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Mihai Chitu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdji Hemati" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768697v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Dhaouadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Marty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769868v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769874v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769870v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Hatim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Elassfouri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781645v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782621v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781688v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796860v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Broucaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ladevie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947741v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04976801v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L P Gandarillas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01693629v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zavaliangos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100154-7.00004-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Simo&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gillon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucher Yann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audoly Christian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deltimple Nathalie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/tel-04418803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>