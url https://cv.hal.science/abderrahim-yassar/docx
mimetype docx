--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1300,595 +1300,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Route to Rod‐Coil Block Copolymers of Oligo‐and Polythiophenes with PMMA and Polystyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of all-conjugated copolymers of 3-hexyl-thiophene and EDOT by grignard metathesis polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antoun</w:t>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iraqi</w:t>
+                <w:t xml:space="preserve">D. Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201100078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.25062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822374v1</w:t>
+                <w:t xml:space="preserve">hal-00822230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rogez</w:t>
+                <w:t xml:space="preserve">The Rubrenic Synthesis: The Delicate Equilibrium between Tetracene and Cyclobutene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jaafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Rabu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (22), pp.4160-4169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826286v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of all-conjugated copolymers of 3-hexyl-thiophene and EDOT by grignard metathesis polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Route to Rod‐Coil Block Copolymers of Oligo‐and Polythiophenes with PMMA and Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.25062⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (11), pp.1129-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00822230v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rubrenic Synthesis: The Delicate Equilibrium between Tetracene and Cyclobutene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jaafari</w:t>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzato</w:t>
+                <w:t xml:space="preserve">P. Rabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (22), pp.4160-4169. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822309v1</w:t>
+                <w:t xml:space="preserve">hal-00826286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Optical Properties of N-Pyrrole End-Capped Thiophene/Phenyl Co-Oligomer: Strong H-type Excitonic Coupling and Emission Self-Waveguiding</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2305,178 +2305,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase exfoliated MoS2 nanosheets for NO2 sensing</w:t>
+                <w:t xml:space="preserve">Synthetic approaches to p-conjugated diradicaloid materials for transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pingping Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWITIC'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, paris, Université Gustave Eiffel, France</w:t>
+              <w:t xml:space="preserve">9th INTERNATIONAL FALL SCHOOL ON ORGANIC ELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Moscou (Fédération de Russie), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471152v1</w:t>
+                <w:t xml:space="preserve">hal-04470668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches to p-conjugated diradicaloid materials for transistors</w:t>
+                <w:t xml:space="preserve">Liquid phase exfoliated MoS2 nanosheets for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th INTERNATIONAL FALL SCHOOL ON ORGANIC ELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Moscou (Fédération de Russie), Russia</w:t>
+              <w:t xml:space="preserve">IWITIC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, paris, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470668v1</w:t>
+                <w:t xml:space="preserve">hal-04471152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-conjugated materials for electronic and optoelectronic applications</w:t>
               </w:r>
@@ -2525,260 +2525,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of New n-type Materials for Electronic Applications</w:t>
+                <w:t xml:space="preserve">Synthesis and investigation of 7,7’ disubstituted Isoindigo for organic electronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiwei Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German joint symposium on materials for energy and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Orsay (Université Paris-Sud 11), France</w:t>
+              <w:t xml:space="preserve">IUPAC 2019 Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471222v1</w:t>
+                <w:t xml:space="preserve">hal-04471181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and investigation of 7,7’ disubstituted Isoindigo for organic electronic applications</w:t>
+                <w:t xml:space="preserve">Organic electronics and photovoltaics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shiwei Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC 2019 Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Materials Science and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Materials Science, University of Milano-Bicocca, Mar 2019, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471181v1</w:t>
+                <w:t xml:space="preserve">hal-04471126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic electronics and photovoltaics</w:t>
+                <w:t xml:space="preserve">Synthesis and Characterization of New n-type Materials for Electronic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiwei Ren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Materials Science and Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Materials Science, University of Milano-Bicocca, Mar 2019, Milano, Italy</w:t>
+              <w:t xml:space="preserve">French-German joint symposium on materials for energy and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Orsay (Université Paris-Sud 11), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471126v1</w:t>
+                <w:t xml:space="preserve">hal-04471222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Morphology Control in Thin Films of Conjugated Polymers Prepared by Convective self-Assembly Method</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05265060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11500-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13182502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elgiddawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed M a El Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed O El-Gendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Miozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gironda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZP8K6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uttiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRL5P76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gironda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14960E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iraqi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5S06386-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaafari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JLP1HSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spearman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100113h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Terary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8914GW3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471181v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05265060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11500-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13182502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elgiddawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed M a El Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed O El-Gendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Miozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gironda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZP8K6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uttiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRL5P76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gironda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14960E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25062" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5S06386-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaafari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JLP1HSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iraqi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spearman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100113h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Terary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8914GW3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>