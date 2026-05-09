--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -1300,595 +1300,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of all-conjugated copolymers of 3-hexyl-thiophene and EDOT by grignard metathesis polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simple Route to Rod‐Coil Block Copolymers of Oligo‐and Polythiophenes with PMMA and Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iraqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.25062⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 212 (11), pp.1129-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822230v1</w:t>
+                <w:t xml:space="preserve">hal-00822374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rubrenic Synthesis: The Delicate Equilibrium between Tetracene and Cyclobutene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Braga</w:t>
+                <w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demessence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jaafari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Rizzato</w:t>
+                <w:t xml:space="preserve">P. Rabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822309v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Route to Rod‐Coil Block Copolymers of Oligo‐and Polythiophenes with PMMA and Polystyrene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of all-conjugated copolymers of 3-hexyl-thiophene and EDOT by grignard metathesis polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Antoun</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.534-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.25062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201100078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, optical and magnetic properties of hybrid α,α′-oligothiophenecarboxylates/transition metal hydroxide multilayered compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rubrenic Synthesis: The Delicate Equilibrium between Tetracene and Cyclobutene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demessence</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+                <w:t xml:space="preserve">A. Jaafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rogez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Miozzo</w:t>
+                <w:t xml:space="preserve">M. Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rabu</w:t>
+                <w:t xml:space="preserve">S. Rizzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (42), pp.9401-9414. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (22), pp.4160-4169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B927117A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826286v1</w:t>
+                <w:t xml:space="preserve">hal-00822309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Structure and Optical Properties of N-Pyrrole End-Capped Thiophene/Phenyl Co-Oligomer: Strong H-type Excitonic Coupling and Emission Self-Waveguiding</w:t>
               </w:r>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brayner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fiévet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2305,178 +2305,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic approaches to p-conjugated diradicaloid materials for transistors</w:t>
+                <w:t xml:space="preserve">Liquid phase exfoliated MoS2 nanosheets for NO2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pingping Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th INTERNATIONAL FALL SCHOOL ON ORGANIC ELECTRONICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Moscou (Fédération de Russie), Russia</w:t>
+              <w:t xml:space="preserve">IWITIC'2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, paris, Université Gustave Eiffel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470668v1</w:t>
+                <w:t xml:space="preserve">hal-04471152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid phase exfoliated MoS2 nanosheets for NO2 sensing</w:t>
+                <w:t xml:space="preserve">Synthetic approaches to p-conjugated diradicaloid materials for transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Yassar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pingping Ni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWITIC'2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, paris, Université Gustave Eiffel, France</w:t>
+              <w:t xml:space="preserve">9th INTERNATIONAL FALL SCHOOL ON ORGANIC ELECTRONICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Moscou (Fédération de Russie), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471152v1</w:t>
+                <w:t xml:space="preserve">hal-04470668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-conjugated materials for electronic and optoelectronic applications</w:t>
               </w:r>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05265060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11500-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13182502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elgiddawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed M a El Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed O El-Gendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Miozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gironda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZP8K6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uttiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRL5P76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gironda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14960E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822230v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25062" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5S06386-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaafari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JLP1HSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iraqi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100078" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spearman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100113h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Terary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8914GW3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470668v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05265060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Ren" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwei Huang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Pan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuchang Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-11500-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289343v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pingping Ni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Dieng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouanis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13182502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Elgiddawy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed M a El Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed O El-Gendy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jousselin-Oba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Mamada" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Maignan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihaya Adachi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b03488" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parker E Deal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron G Fix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conerd K Frederickson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris L Vonnegut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201801684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344088v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K.D. Diaw" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diariatou Gningue-Sall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modou Fall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Yassar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Aaron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00821980v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Miozzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gironda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Horowitz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2012.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8RZP8K6V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uttiya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raimondo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campione" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miozzo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yassar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2011.08.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NRL5P76-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suspene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Choi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gironda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geffroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM14960E" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antoun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iraqi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201100078" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826286v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demessence" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rogez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B927117A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SBRG5LH5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Susp&#232;ne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.25062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T5S06386-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jaafari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100033" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0JLP1HSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826262v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tavazzi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Silvestri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mora" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spearman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg100113h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Terary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mangeney" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brayner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fi&#233;vet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarek" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600641" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8914GW3P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470668v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471068v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471222v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471089v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>