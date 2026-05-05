--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (95)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of static ageing on the vibration behavior of synthetic and bio-based composites</w:t>
+                <w:t xml:space="preserve">Investigation of Mechanical Behavior and Damage Mechanisms in Synthetic and Bio-Based Sandwich Composites Using Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
@@ -175,346 +175,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (8), pp.1521-1543. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10996362251347162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/applmech6040090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396423v1</w:t>
+                <w:t xml:space="preserve">hal-05549570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mechanical Behavior and Damage Mechanisms in Synthetic and Bio-Based Sandwich Composites Using Acoustic Emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Driss</w:t>
+                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech6040090⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420470v1</w:t>
+                <w:t xml:space="preserve">hal-05396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+                <w:t xml:space="preserve">Effect of static ageing on the vibration behavior of synthetic and bio-based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), pp.1521-1543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10996362251347162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396407v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mechanical Behavior and Damage Mechanisms in Synthetic and Bio-Based Sandwich Composites Using Acoustic Emission</w:t>
               </w:r>
@@ -575,210 +575,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 6 (4), pp.90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/applmech6040090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549570v1</w:t>
+                <w:t xml:space="preserve">hal-05420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eigenmode-based inverse identification and multi-parameter sensitivity analysis of flax/Elium® laminates from unidirectional to cross-ply configurations validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+                <w:t xml:space="preserve">Anas Bouguehca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18, pp.100682. </w:t>
+              <w:t xml:space="preserve">, 2025, 18, pp.100647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396394v1</w:t>
+                <w:t xml:space="preserve">hal-05396407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static performance and damage processes of 3D-printed bio-based antitrichiral honeycombs and architectural sandwiches reinforced with flax fiber</w:t>
               </w:r>
@@ -888,843 +888,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior monitoring of flax fiber reinforced composites by guided waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Hana</w:t>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyaoui Moez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10567895241275365⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908278v1</w:t>
+                <w:t xml:space="preserve">hal-04725455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation of hybrid flax-glass/epoxy composites subjected to impact fatigue under water ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Azouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Goumghar</w:t>
+                <w:t xml:space="preserve">M Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Azouaoui</w:t>
+                <w:t xml:space="preserve">W Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10567895241279842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damage investigation of hybrid flax-glass/epoxy composites subjected to impact fatigue under water ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Azouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.617-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10567895241279842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725455v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of the mechanical behaviour of a flax fibre reinforced composite under low-velocity impact</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Behavior monitoring of flax fiber reinforced composites by guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyaoui Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kesentini Zeineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahi Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983231221056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10567895241275365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382940v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring of damage modes in reinforced concrete beams by using narrow partial power bands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.27082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-78561-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ health monitoring of thermoplastic bio-composites using acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Allagui</w:t>
+                <w:t xml:space="preserve">Multi-scale analysis of the mechanical behaviour of a flax fibre reinforced composite under low-velocity impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08927057231154548⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.217-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231221056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291618v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the static behavior of a 3D printed bio-based anti-trichiral sandwich</w:t>
+                <w:t xml:space="preserve">Experimental and finite element analyses of a 3D printed sandwich with an auxetic or non-auxetic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
@@ -1755,2941 +1759,2937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219983231169332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.426-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10996362231151454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291615v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic emission signals for the characterization of cracking of reinforced concrete T-beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poisson’s ratio influence on structural dynamic properties of 3D printed bio-based sandwich with an anti-trichiral core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13-14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463231185914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305559v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Tensile and Fatigue Damages in Composite Structures Using Lamb Wave for Improved Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Driss</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Static and Dynamic Behavior of 3D Printed Bio-Based Conventional and Auxetic Architectural Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (02), pp.2350014. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S175882512350014X⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.2250025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825122500259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291624v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the static behavior of a 3D printed bio-based anti-trichiral sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Akrout</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (13), pp.2161-2178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00219983231169332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291606v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Static and Dynamic Behavior of 3D Printed Bio-Based Conventional and Auxetic Architectural Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+                <w:t xml:space="preserve">In-situ health monitoring of thermoplastic bio-composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825122500259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (11), pp.4296-4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08927057231154548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291856v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson’s ratio influence on structural dynamic properties of 3D printed bio-based sandwich with an anti-trichiral core</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of acoustic emission signals for the characterization of cracking of reinforced concrete T-beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463231185914⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291611v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite element analyses of a 3D printed sandwich with an auxetic or non-auxetic core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Characterization of Tensile and Fatigue Damages in Composite Structures Using Lamb Wave for Improved Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10996362231151454⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (02), pp.2350014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S175882512350014X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291147v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the fatigue behaviour of hybrid flax-glass/epoxy composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.2811-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291681v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring damage evolution with acoustic emission in two types of glass epoxy laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Experimental studies of mechanical behavior and damage mechanisms of recycled flax/Elium thermoplastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.096739112211099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09673911221109906⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112210900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09673911221090048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291652v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A0 Lamb Mode Tracking to Monitor Crack Evolution in Thin Aluminum Plates Using Acoustic Emission Sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the fatigue behaviour of hybrid flax-glass/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122312112⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 294, pp.115790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291636v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydric aging on the static and vibration behavior of 3D printed bio-based flax fiber reinforced poly-lactic acid composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Monitoring damage evolution with acoustic emission in two types of glass epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.096739112210818. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09673911221081826⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112211099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09673911221109906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291859v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and Fatigue Tensile Behavior and Damage Mechanisms Analysis in Aged Flax Fiber/PLA Composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A0 Lamb Mode Tracking to Monitor Crack Evolution in Thin Aluminum Plates Using Acoustic Emission Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Yamine Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Redouane Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825122500806⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.12112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122312112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291662v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Static and Dynamic Behavior of a 3D-Printed PFF Sandwich Composite with Conventional Honeycomb and Auxetic core</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. El Mahi</w:t>
+                <w:t xml:space="preserve">Static and Fatigue Tensile Behavior and Damage Mechanisms Analysis in Aged Flax Fiber/PLA Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (08), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825122500806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305594v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Emission Monitoring of Progressive Damage of Reinforced Concrete T-Beams under Four-Point Bending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of hydric aging on the static and vibration behavior of 3D printed bio-based flax fiber reinforced poly-lactic acid composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15103486⟩</w:t>
+              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112210818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09673911221081826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291838v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of mechanical behavior and damage mechanisms of recycled flax/Elium thermoplastic composite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+                <w:t xml:space="preserve">Investigation of the Static and Dynamic Behavior of a 3D-Printed PFF Sandwich Composite with Conventional Honeycomb and Auxetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabih Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (5), pp.473-482</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291631v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Analysis and Failure Mechanism of 3D Printed Bio-Based Sandwich with Auxetic Core under Bending Fatigue Loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Acoustic Emission Monitoring of Progressive Damage of Reinforced Concrete T-Beams under Four-Point Bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2021.012253⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15103486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291902v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Recycling Cycles on the Mechanical and Damping Properties of Flax Fibre Reinforced Elium Composite: Experimental and Numerical Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Allagui</w:t>
+                <w:t xml:space="preserve">Damping Analysis and Failure Mechanism of 3D Printed Bio-Based Sandwich with Auxetic Core under Bending Fatigue Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (4), pp.695-721. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2021.013586⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 9 (3), pp.569-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2021.012253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291872v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental fatigue behavior of carbon/flax hybrid composites under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Effect of Recycling Cycles on the Mechanical and Damping Properties of Flax Fibre Reinforced Elium Composite: Experimental and Numerical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320954903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.695-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2021.013586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954676v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical investigation of the bending behaviour of 3D-printed bio-based sandwich structures composites with auxetic core under cyclic fatigue tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamic characterization of a woven eco-composite young’s modulus and acoustic emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954697v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Static Behavior and Failure Mechanisms of a 3D Printed Bio-Based Sandwich with Auxetic Core</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Experimental and analytical investigation of the bending behaviour of 3D-printed bio-based sandwich structures composites with auxetic core under cyclic fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825120500519⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954691v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic characterization of a woven eco-composite young’s modulus and acoustic emission analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental fatigue behavior of carbon/flax hybrid composites under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid Ahmed Benmansour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.002199832095490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998320954903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304704v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Investigation of the Static Behavior and Failure Mechanisms of a 3D Printed Bio-Based Sandwich with Auxetic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (05), pp.2050051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825120500519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139253v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization of a Bio-Based Sandwich with Auxetic Core: Experimental and Numerical Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (02), pp.1950016. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.09004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825119500169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954713v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an Interleave Natural Viscoelastic Layer on the Dynamic Behaviour of a Bio-Based Composite</w:t>
               </w:r>
@@ -4805,103 +4805,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a bio-based sandwich with an auxetic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.109963621985154. </w:t>
@@ -4933,3218 +4933,3273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+                <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 147, pp.100-110. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.03003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954706v1</w:t>
+                <w:t xml:space="preserve">hal-05139253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and identification of damage mechanisms of unidirectional carbon/flax hybrid composites using acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization of a Bio-Based Sandwich with Auxetic Core: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106511⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (02), pp.1950016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825119500169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954698v1</w:t>
+                <w:t xml:space="preserve">hal-02954713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms characterization of flax fibers–reinforced composites with interleaved natural viscoelastic layer using acoustic emission analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319836236⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954704v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Damage mechanisms characterization of flax fibers–reinforced composites with interleaved natural viscoelastic layer using acoustic emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (18), pp.2623-2637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319836236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139259v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Investigation and identification of damage mechanisms of unidirectional carbon/flax hybrid composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.106511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406518v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear vibration behavior of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daoud Hajer</w:t>
+                <w:t xml:space="preserve">Dynamic characteristics of sandwich composite with debonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (9), pp.1204-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705718797162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954723v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of water ageing on the tensile static and fatigue behaviors of greenpoxy–flax fiber composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Malloum</w:t>
+                <w:t xml:space="preserve">Acoustic emission monitoring of damage progression in Glass/Epoxy composites during static and fatigue tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Idriss</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319835596⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.124-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954708v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring of damage progression in Glass/Epoxy composites during static and fatigue tensile tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">The effects of water ageing on the tensile static and fatigue behaviors of greenpoxy–flax fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Malloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Idriss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (21), pp.2927-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319835596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954742v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear resonant techniques for characterizing cyclic fatigue damage in composite laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Idriss</w:t>
+                <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.2358-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954738v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the fatigue behavior of glass/epoxy composites evaluated by the stiffness degradation and damage accumulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear vibration behavior of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Hajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charfeddine Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taktak Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998318790341⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954716v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Analysis of Unidirectional Carbon/Flax Fiber Hybrid Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear resonant techniques for characterizing cyclic fatigue damage in composite laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825118500503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characteristics of sandwich composite with debonding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Idriss</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the fatigue behavior of glass/epoxy composites evaluated by the stiffness degradation and damage accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (9), pp.1204-1223. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (6), pp.731-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0892705718797162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998318790341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954719v1</w:t>
+                <w:t xml:space="preserve">hal-02954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the vibrational behaviour of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Damping Analysis of Unidirectional Carbon/Flax Fiber Hybrid Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128, pp.23-31. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (05), pp.1850050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825118500503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954761v1</w:t>
+                <w:t xml:space="preserve">hal-02954726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sandwich beams with shear damages by linear and nonlinear vibration methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the effects of stacking sequence and stress ratio on fatigue damage of glass/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998317702436⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954735v1</w:t>
+                <w:t xml:space="preserve">hal-02954754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigue testing on the properties of Glass-Epoxy composites using the acoustic tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Menail</w:t>
+                <w:t xml:space="preserve">Characterization of the vibrational behaviour of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201712103015⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292313v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled reduced-strength epoxy-aluminium joints validated by ultrasonic and mechanical measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
+                <w:t xml:space="preserve">Characterization of sandwich beams with shear damages by linear and nonlinear vibration methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massacret</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317702436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633529v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Piezoelectric Implant on the Structural Integrity of Composite Laminates Subjected to Tensile Loads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+                <w:t xml:space="preserve">Effect of fatigue testing on the properties of Glass-Epoxy composites using the acoustic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Turki</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-016-9513-4⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.03015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201712103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954764v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behavior and damage analysis by the acoustic emission technique of cross-ply laminates under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Effect of Piezoelectric Implant on the Structural Integrity of Composite Laminates Subjected to Tensile Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MMMS-08-2016-0036⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-016-9513-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955238v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Controlled reduced-strength epoxy-aluminium joints validated by ultrasonic and mechanical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Ylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massacret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.139 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408560v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the effects of stacking sequence and stress ratio on fatigue damage of glass/epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Fatigue behavior and damage analysis by the acoustic emission technique of cross-ply laminates under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.10.044⟩</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.150-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-08-2016-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02954754v1</w:t>
+                <w:t xml:space="preserve">hal-02955238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear behaviour of composites with delaminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hammami</w:t>
+                <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Haddar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.466-475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954766v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear behaviour of composites with delaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01792109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission monitoring of damage mechanisms an aramid-epoxy composite after tensile fatigue and aging seawater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Menail</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Redjel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.22.1.12176⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954768v1</w:t>
+                <w:t xml:space="preserve">hal-01792109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear behaviour of glass fibre reinforced composites with delamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hammami</w:t>
+                <w:t xml:space="preserve">Acoustic emission monitoring of damage mechanisms an aramid-epoxy composite after tensile fatigue and aging seawater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Redjel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.350-359. </w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.22.1.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954774v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of debonding length on the fatigue and vibration behaviour of sandwich composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Idriss</w:t>
+                <w:t xml:space="preserve">Nonlinear behaviour of glass fibre reinforced composites with delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998316663292⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954756v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behaviour and structural health monitoring by acoustic emission of E-glass/epoxy laminates with piezoelectric implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.50-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.024⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Characterization of the Dynamic Properties of Flax Fiber Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Makni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8153,2428 +8208,2402 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 08 (05), pp.1650068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S175882511650068X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of piezoelectric as acoustic emission sensor for in situ monitoring of composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+                <w:t xml:space="preserve">Effects of debonding length on the fatigue and vibration behaviour of sandwich composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80, pp.307-320. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (13), pp.1839-1847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998316663292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954782v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue Testing and Aquatic Environment on the Tensile Properties of Glass and Kevlar Fibers Reinforced Epoxy Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Menail Y</w:t>
+                <w:t xml:space="preserve">Characterization of sandwich beams with debonding by linear and nonlinear vibration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aeronautics &amp; Aerospace Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000150⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955243v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Behavior of Composite Material with Two Overlapping Delaminations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Hammami</w:t>
+                <w:t xml:space="preserve">Use of piezoelectric as acoustic emission sensor for in situ monitoring of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825115500544⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954776v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Saad</w:t>
+                <w:t xml:space="preserve">Effect of Fatigue Testing and Aquatic Environment on the Tensile Properties of Glass and Kevlar Fibers Reinforced Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menail Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/irece.v6i1.6555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aeronautics &amp; Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954787v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sandwich beams with debonding by linear and nonlinear vibration method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Idriss</w:t>
+                <w:t xml:space="preserve">Vibration Behavior of Composite Material with Two Overlapping Delaminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 07 (04), pp.1550054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825115500544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954786v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and identification of damage by acoustic emission of smart composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Masmoudi</w:t>
+                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MMMS-11-2012-0023⟩</w:t>
+              <w:t xml:space="preserve">International Review of civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irece.v6i1.6555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292327v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and acoustic emission technique for detecting damage in sandwich structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Haddar</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and health monitoring by acoustic emission of sandwich composite integrated by piezoelectric implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.04.016⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291958v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of damage mechanisms in sandwich composite materials using acoustic emission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and acoustic emission technique for detecting damage in sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789514553134⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597261v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and health monitoring by acoustic emission of sandwich composite integrated by piezoelectric implant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and identification of damage by acoustic emission of smart composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-11-2012-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04291971v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping analysis in cyclic fatigue loading of sandwich beams with debonding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+                <w:t xml:space="preserve">Monitoring of damage mechanisms in sandwich composite materials using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 44 (1), pp.597-603. </w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.787-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1056789514553134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291981v1</w:t>
+                <w:t xml:space="preserve">hal-03597261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Damping of Sandwich Materials and Effect of the Characteristics of the Constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and damage evaluation by acoustic emission of composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Damping analysis in cyclic fatigue loading of sandwich beams with debonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Guerjouma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/15736101311329188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292332v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the dynamic properties of PVC foams under flexural vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and damage evaluation by acoustic emission of composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.01.017⟩</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.100-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/15736101311329188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291997v1</w:t>
+                <w:t xml:space="preserve">hal-04292332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water ageing on mechanical properties and damage events of two reinforced composite materials: Flax–fibres and glass–fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scida</w:t>
+                <w:t xml:space="preserve">Evaluation of the dynamic properties of PVC foams under flexural vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Ayad</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.07.024⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (6), pp.1919-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497295v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of water aging on the mechanical properties of glass-fiber and Kevlar fiber epoxy composite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kondratas</w:t>
+                <w:t xml:space="preserve">Influence of water ageing on mechanical properties and damage events of two reinforced composite materials: Flax–fibres and glass–fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.788-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304626v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 2. Fatigue test results and damage mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Damping Analysis of Sandwich Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strength of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11223-009-9131-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (13), pp.1461-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998308105863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292028v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the dynamic fracture toughness with notched PMMA specimen under impact loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+                <w:t xml:space="preserve">The effects of water aging on the mechanical properties of glass-fiber and Kevlar fiber epoxy composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Menail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kondratas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433863v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Analysis of Sandwich Composite Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 2. Fatigue test results and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998308105863⟩</w:t>
+              <w:t xml:space="preserve">Strength of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (3), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11223-009-9131-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292025v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the Flexural Behaviour of Cross-ply Laminates Under Cyclic Fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the dynamic fracture toughness with notched PMMA specimen under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-008-9076-0⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.780-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292021v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 1. Static tests and stiffness degradation at failure studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Describing the Flexural Behaviour of Cross-ply Laminates Under Cyclic Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strength of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.33-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-008-9076-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11223-007-0022-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292059v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the damage by acoustic emission of two laminate composites subjected to various levels of loading in three points</w:t>
               </w:r>
@@ -10586,77 +10615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louendi Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Bemedakhene,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10675,1093 +10704,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 1. Static tests and stiffness degradation at failure studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mécanique et Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2006004⟩</w:t>
+              <w:t xml:space="preserve">Strength of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11223-007-0022-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292085v1</w:t>
+                <w:t xml:space="preserve">hal-04292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the flexural behaviour of sandwich composite materials under cyclic fatigue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Bezazi</w:t>
+                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Khawar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2003.09.022⟩</w:t>
+              <w:t xml:space="preserve">Mécanique et Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (6), pp.589-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292091v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexural fatigue behaviour of cross-ply laminates. An experimental approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Modelling the flexural behaviour of sandwich composite materials under cyclic fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khawar Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bezazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strength of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (3), pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2003.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1023762528362⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292114v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical models of transverse cracking in cross-ply laminates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Flexural fatigue behaviour of cross-ply laminates. An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0266-3538(96)00022-X⟩</w:t>
+              <w:t xml:space="preserve">Strength of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (2), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1023762528362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292254v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 1. Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">2D and 3D numerical models of transverse cracking in cross-ply laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/1359-835X(96)80002-A⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 56 (7), pp.793-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0266-3538(96)00022-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292236v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 2. Progressive widthwise cracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 1. Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Leblond</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 27 (10), pp.1003-1010. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 27 (10), pp.989-1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1359-835X(96)80002-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/1359-835X(96)00064-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292219v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness reduction and energy release rate of cross-ply laminates during fatigue tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 2. Progressive widthwise cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Brillaud</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0263-8223(94)00061-1⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27 (10), pp.1003-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1359-835X(96)00064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292277v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Stacking Sequence on Fatigue Transverse Ply Cracking in Cross-Ply Laminates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A El Mahi</w:t>
+                <w:t xml:space="preserve">Stiffness reduction and energy release rate of cross-ply laminates during fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASTM STP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/STP14577S⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 30 (2), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0263-8223(94)00061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304488v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of the Stacking Sequence on Fatigue Transverse Ply Cracking in Cross-Ply Laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Henaff-Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C Lafarie-Frenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASTM STP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, pp.236-236-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP14577S⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the influence of stacking sequence on transverse ply cracking in composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 17 (1), pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0263-8223(91)90058-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11771,1207 +11917,1207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.259-268, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Influence of Viscoelastic Layer Thickness and Stacking Configurations on the Dynamic Behavior of Flax/PLA Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Springer Nature Switzerland, pp.146-153, 2025, Applied Condition Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00930-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396445v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Influence of Viscoelastic Layer Thickness and Stacking Configurations on the Dynamic Behavior of Flax/PLA Biocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00930-2_14⟩</w:t>
+              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396434v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Printed Bio-Based Composite Auxetic Metamaterials: Tensile Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.541-548, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of the Vibration Behavior of a Bio-Based Sandwich with an Auxetic Core in a Humid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (13), Springer Nature Switzerland, pp.85-91, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49727-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation into the Influence of Stacking Sequence on Fatigue Damage in a Glass/Epoxy Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13016,106 +13162,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.150-157, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Viscoelastic Layer Effect on Bio-Composite Dynamic Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13123,146 +13269,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer International Publishing, pp.271-278, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping Behavior of Bio-Based Anti-trichiral Materials Made with Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,226 +13426,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer International Publishing, pp.214-223, 2023, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and Identification of Damage Mechanisms of Sandwich with Auxetic Core Using Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.580-587, 2023, Lecture Notes in Mechanical Engineering, 978-3-031-14614-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Sandwiches with an Auxetic or a Conventional Core: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13544,898 +13690,898 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.374-384, 2023, Lecture Notes in Mechanical Engineering, 978-3-031-14614-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dependence of the Characteristics of the Dispersion Curves on the Orientation Angle of the CARALL Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haddar Mohamed</w:t>
+                <w:t xml:space="preserve">Static Study of Bio-Based Architectural Materials Made with 3D Printing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.180-188, 2023, Applied Condition Monitoring, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.224-233, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04326315v1</w:t>
+                <w:t xml:space="preserve">hal-04305903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Study of Bio-Based Architectural Materials Made with 3D Printing Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">The Dependence of the Characteristics of the Dispersion Curves on the Orientation Angle of the CARALL Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahi Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyaoui Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.224-233, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.180-188, 2023, Applied Condition Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04305903v1</w:t>
+                <w:t xml:space="preserve">hal-04326315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Sandwich Structure with Recycled Flax/Elium Skins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Allagui</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Crushing of Auxetic Structure Under Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.240-248, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_26⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.22-29, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292400v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Aging Effect on the Vibration Behavior of the Bio-Based Flax/PLA Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.156-163, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Crushing of Auxetic Structure Under Compression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Manufacturing of Sandwich Structure with Recycled Flax/Elium Skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.22-29, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.240-248, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292384v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Cross-Ply Laminates Stacking Sequence Effect on Post Flexural Fatigue Residual Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Garcia del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering, Materials and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.341-347, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic Elium Recycling: Mechanical Behaviour and Damage Mechanisms Analysis by Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14443,781 +14589,781 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.53-61, 2021, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76517-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bending Fatigue Behavior of Flax and Carbon Fiber Reinforced Epoxy Resin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue-Life Prediction of Composite Laminate Under Flexural Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Garcia del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_61⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International Symposium on Materials and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.43-52, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43268-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292417v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-Life Prediction of Composite Laminate Under Flexural Loading</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bending Fatigue Behavior of Flax and Carbon Fiber Reinforced Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Symposium on Materials and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43268-3_4⟩</w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.567-575, 2020, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292415v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Properties of a Bio-Based Sandwich Structure with an Auxetic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamane Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.576-585, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile Fatigue Behavior of Carbon-Flax/Epoxy Hybrid Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.284-291, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_29⟩</w:t>
+              <w:t xml:space="preserve">, pp.186-194, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959342v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Tensile Fatigue Behavior of Carbon-Flax/Epoxy Hybrid Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.186-194, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
+              <w:t xml:space="preserve">, pp.284-291, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955270v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural Fatigue of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15262,696 +15408,696 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-391, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sandwich Beams with Shear Damage by Linear Vibration Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-63, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41459-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Integrity of Laminated Composite with Embedded Piezoelectric Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.673-680, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping in Composite Materials and Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sefrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials in Engineering Structures Nova Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1617288578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour and Damage Evaluation by Acoustic Emission of Sandwich Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Springer Berlin Heidelberg, pp.355-363, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring by Acoustic Emission of Smart Composite Laminates Embedded with Piezoelectric Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.307-314, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15961,1663 +16107,1663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Akrout</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910730v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908092v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ameny Ketata</w:t>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission-based monitoring of reinforced concrete T- beams subjected to four-point bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Caractérisation Mécanique d'un Meta-Matériau de Forme Anti- Trichirale Fabriqué par la Technique d'Impression 3D avec un Composite Biosourcé et Biodégradable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848267v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l’effet de l’humidité sur les mécanismes d’endommagement d’un sandwich à constituants naturels et à âme auxétique imprimé en 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Caractérisation de sandwiche avec couche viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848532v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sandwiche avec couche viscoélastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Meddeb</w:t>
+                <w:t xml:space="preserve">Acoustic emission-based monitoring of reinforced concrete T- beams subjected to four-point bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848551v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Mécanique d'un Meta-Matériau de Forme Anti- Trichirale Fabriqué par la Technique d'Impression 3D avec un Composite Biosourcé et Biodégradable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+                <w:t xml:space="preserve">Analyse par émission acoustique de l’effet de l’humidité sur les mécanismes d’endommagement d’un sandwich à constituants naturels et à âme auxétique imprimé en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848312v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending Fatigue Behavior of Flax and Carbon Fiber Reinforced Epoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems (CMSM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.567-575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'hybridation sur les propriétés mécaniques et vibratoires des composites à fibres lin-carbone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Comportement dynamique d'un bio-sandwich à âme auxétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420795v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
+              <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Le Mans, France. pp.09004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955225v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des mécanismes d'endommagement dans les stratifiés verre/époxy par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Effet de l'hybridation sur les propriétés mécaniques et vibratoires des composites à fibres lin-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420803v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique d'un bio-sandwich à âme auxétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.186-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420802v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Evaluation des mécanismes d'endommagement dans les stratifiés verre/époxy par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955860v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17625,3548 +17771,3548 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Mans, France. pp.03003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de santé intégré de matériau bio-composite unidirectionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis of Flax Fibre/Elium Composite Under Static and Fatigue Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th Conference on Design and Modeling of Mechanical Systems, CMSM'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. pp.681-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage characterization of flax fibre composite using Linear and nonlinear vibration resonant techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering, ICCE-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584500v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Safa Essid</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599264v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Castaings</w:t>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safa Essid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188163v1</w:t>
+                <w:t xml:space="preserve">hal-04599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés dynamiques d'un composite en fibres de lin avec une couche viscoélastique naturelle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siryabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621590v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimental et numérique de l'effet de la séquence d'empilement sur l'endommagement en fatigue d'un composite en verre époxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Propriétés dynamiques d'un composite en fibres de lin avec une couche viscoélastique naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621589v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+                <w:t xml:space="preserve">Etude expérimental et numérique de l'effet de la séquence d'empilement sur l'endommagement en fatigue d'un composite en verre époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621552v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par émission acoustique des mécanismes d'endommagement d'un composite stratifié à fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise - CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Evaluation of the level of adhesion in epoxy-aluminum joints combining mechanical and NDT measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Ylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Thermosets 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444716v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of adhesion in epoxy-aluminum joints combining mechanical and NDT measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
+                <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaumat Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosets 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303232v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission analysis of a laminate under a different loading rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811328v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Acoustic emission analysis of a laminate under a different loading rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811337v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring of Smart Composite Material by Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping analysis in flexural vibration of sandwich beams with debonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Mahamat Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'amortissement en fatigue cyclique des matériaux sandwichs endommagés par fissuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement en statique et en fatigue cyclique d'un matériau sandwich endommagé par décohésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahi Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement des matériaux éco-composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de santé des matériaux hétérogènes par émission acoustique en fluage : estimation de la durée de vie restante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chritophe Poilane</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551176v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement des matériaux éco-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chritophe Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551153v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi par émission acoustique des mécanismes d'endommagement d'un composite aramide époxyde, après fatigue en traction et vieillissement en eau salée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Menail</w:t>
+                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Barbaoui</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551143v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du dommage par EA de stratifiés composites chargés en statique et cyclique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louendi Fatmi</w:t>
+                <w:t xml:space="preserve">Suivi par émission acoustique des mécanismes d'endommagement d'un composite aramide époxyde, après fatigue en traction et vieillissement en eau salée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Barbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539746v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de santé des matériaux hétérogènes par émission acoustique en fluage : estimation de la durée de vie restante</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification du dommage par EA de stratifiés composites chargés en statique et cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louendi Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164527v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’endommagement sur le comportement Vibratoire des matériaux sandwichs endommagés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l'amortissement des composites sandwichs = Damping analysis of sandwich composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391313v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeurs ajoutées du lin dans les composites ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Assarar</w:t>
+                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement et de la rupture du béton polymère en fluage = Acoustic emission analysis of polymer concrete damage in creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Placet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Ecomatériaux AMAC &amp; MECAMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Amiens, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436713v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’endommagement et de la rupture des matériaux granulaires base polymère en fluage par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+                <w:t xml:space="preserve">Valeurs ajoutées du lin dans les composites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Momayez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">GT Ecomatériaux AMAC &amp; MECAMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391500v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse vibratoire de composites stratifiés endommagés = Vibration analysis of damage in composites laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Kharoubi</w:t>
+                <w:t xml:space="preserve">Etude de l’endommagement et de la rupture des matériaux granulaires base polymère en fluage par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385231v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement et de la rupture du béton polymère en fluage = Acoustic emission analysis of polymer concrete damage in creep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+                <w:t xml:space="preserve">Analyse vibratoire de composites stratifiés endommagés = Vibration analysis of damage in composites laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louendi Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388845v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et par éléments finis de la réponse dynamique d’une structure en matériaux composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Effets de l’endommagement sur le comportement Vibratoire des matériaux sandwichs endommagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391407v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'amortissement des composites sandwichs = Damping analysis of sandwich composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale et par éléments finis de la réponse dynamique d’une structure en matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387319v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de l'endommagement dans les matériaux granulaires (béton synthétique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21176,239 +21322,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX FIBRE COMPOSITE FOR VIBRATION DAMPING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special JEC World (111) TECHNOLOGY Natural Fibres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging effect of synthetic sea water after fatigue in tension of a glass epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Redjel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId470"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21555,51 +21701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251347162" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420470v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech6040090" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549570v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamrouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02427-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyaoui Moez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesentini Zeineb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahi Abderrahim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241275365" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goumghar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azouaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assarar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zouari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouhoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241279842" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deba Datta Mandal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78561-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291618v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Allagui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057231154548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231169332" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305559v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.11" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512350014X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291611v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231185914" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231151454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumghar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azouaoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115790" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Roundi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Gharad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221109906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yamine Dris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312112" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kesentini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221081826" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rebiere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500806" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305594v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Essassi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Taktak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15103486" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291631v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221090048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.012253" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291872v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013586" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Ameur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Abdennadher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320954903" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105775" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954691v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825120500519" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304704v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Benmansour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Bourdim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928303003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954713v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825119500169" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351702600601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636219851547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954698v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimenez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106511" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319836236" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Toure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928309004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954723v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Hajer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taktak Mohamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malloum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idriss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319835596" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.11.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF5WKQT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954738v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.058" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318790341" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718797162" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.12.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317702436" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Menail" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Redjel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201712103015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massacret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954764v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahir Masmoudi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Turki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9513-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955238v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-08-2016-0036" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954754v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.10.044" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8CMD12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NK9K1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954768v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redjel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.1.12176" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954774v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKG76Q2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Idriss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316663292" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ9DS3N6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954767v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511650068X" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954782v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.06.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K6J81TB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955243v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menail Y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000150" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954776v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500544" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fatmi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irece.v6i1.6555" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954786v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.036" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MPQC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292327v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masmoudi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Guerjouma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turki" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2012-0023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291958v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.04.016" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF7L7P8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597261v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514553134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291971v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.05.032" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW9HK7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.02.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C1Q365-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304655v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292332v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15736101311329188" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291997v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.01.017" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL1XZMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayad" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.07.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX3T5L6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Menail" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-009-9131-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433863v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292025v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308105863" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-H5FT6TS5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292021v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-008-9076-0" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VJKKC1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-007-0022-4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304600v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kharoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louendi Fatmi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bemedakhene," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292085v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khawar Farooq" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mahi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawar Farooq" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahraoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezazi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2003.09.022" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRW49VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023762528362" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V1NPTXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292254v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leblond" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00022-X" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPHRT30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292236v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Corre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)80002-A" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH7MTKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292219v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)00064-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B06KKH7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292277v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)00061-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD5897JF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304488v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henaff-Gardin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Lafarie-Frenot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brillaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14577S" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292288v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(91)90058-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DTVGCZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396434v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Meddeb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmahi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00930-2_14" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396437v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Boukadida" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_54" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49727-8_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396458v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_17" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305916v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_30" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_24" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292371v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_65" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292353v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_42" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326315v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_21" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305903v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_25" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292400v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_26" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292390v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292384v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292413v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Garcia del Pino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_47" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292409v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_7" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ameur" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebiere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyaoui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdennadher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_61" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292415v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43268-3_4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955317v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_62" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959342v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_29" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_19" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02996962v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_38" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955308v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41459-1_6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960274v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_67" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304446v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sefrani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292427v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_43" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBC08H8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292430v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_37" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SCJPWZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848267v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848532v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848551v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848312v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955327v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420795v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955225v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420803v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420802v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955860v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955872v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420788v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621590v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621589v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811328v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810878v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Turki" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810879v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mahamat Moustapha" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597484v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422838v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551176v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritophe Poilane" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551143v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barbaoui" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539746v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164527v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391313v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436713v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391500v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385231v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388845v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391407v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387319v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362182v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305674v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech6040090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251347162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamrouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02427-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goumghar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azouaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assarar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zouari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouhoubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241279842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyaoui Moez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesentini Zeineb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahi Abderrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241275365" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deba Datta Mandal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78561-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231151454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231185914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231169332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Allagui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057231154548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512350014X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221090048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumghar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azouaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115790" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Roundi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Gharad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221109906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yamine Dris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kesentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rebiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500806" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221081826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Essassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Taktak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15103486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.012253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Benmansour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Bourdim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Ameur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Abdennadher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320954903" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825120500519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Toure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928309004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351702600601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636219851547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928303003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825119500169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319836236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idriss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718797162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.11.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF5WKQT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malloum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319835596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Hajer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taktak Mohamed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZML6MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318790341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.10.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8CMD12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317702436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Menail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Redjel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201712103015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954764v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahir Masmoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Turki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9513-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massacret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-08-2016-0036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.026" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NK9K1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redjel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.1.12176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKG76Q2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ9DS3N6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954767v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511650068X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Idriss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316663292" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MPQC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.06.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K6J81TB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menail Y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000150" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500544" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fatmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irece.v6i1.6555" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.05.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW9HK7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291958v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Guerjouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.04.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF7L7P8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masmoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2012-0023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514553134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.02.024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C1Q365-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15736101311329188" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.01.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL1XZMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.07.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX3T5L6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308105863" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-H5FT6TS5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Menail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-009-9131-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-008-9076-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VJKKC1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304600v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kharoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louendi Fatmi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bemedakhene," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-007-0022-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khawar Farooq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mahi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawar Farooq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahraoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezazi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2003.09.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRW49VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023762528362" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V1NPTXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292254v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leblond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00022-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPHRT30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Corre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)80002-A" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH7MTKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)00064-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B06KKH7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)00061-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD5897JF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304488v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henaff-Gardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Lafarie-Frenot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14577S" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(91)90058-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DTVGCZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396434v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Meddeb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmahi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00930-2_14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Boukadida" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_54" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49727-8_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_17" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305916v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_30" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_24" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_42" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305903v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_25" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_21" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_17" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292400v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_26" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Garcia del Pino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_47" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43268-3_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ameur" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebiere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyaoui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdennadher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_61" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955317v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_62" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_19" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959342v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_29" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02996962v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_38" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955308v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41459-1_6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_67" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304446v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sefrani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292427v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_43" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBC08H8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_37" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SCJPWZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848312v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848551v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848267v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420802v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955860v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420795v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955225v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420803v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420788v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621590v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621589v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811328v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Turki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mahamat Moustapha" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597484v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422838v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164527v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551176v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritophe Poilane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551143v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barbaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539746v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388845v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436713v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391500v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385231v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391313v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391407v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305674v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>