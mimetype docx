--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -364,51 +364,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of static ageing on the vibration behavior of synthetic and bio-based composites</w:t>
+                <w:t xml:space="preserve">Investigation of Mechanical Behavior and Damage Mechanisms in Synthetic and Bio-Based Sandwich Composites Using Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
@@ -439,106 +439,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10996362251347162⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (4), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/applmech6040090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396423v1</w:t>
+                <w:t xml:space="preserve">hal-05420470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mechanical Behavior and Damage Mechanisms in Synthetic and Bio-Based Sandwich Composites Using Acoustic Emission</w:t>
+                <w:t xml:space="preserve">Effect of static ageing on the vibration behavior of synthetic and bio-based composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
@@ -569,82 +569,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/applmech6040090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (8), pp.1521-1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10996362251347162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05420470v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material card’s identification by inverse method and multi-scale optimization approach through eigenmode analysis of unidirectional Elium®/flax laminated biocomposites</w:t>
               </w:r>
@@ -888,400 +888,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage investigation of hybrid flax-glass/epoxy composites subjected to impact fatigue under water ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Monti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+                <w:t xml:space="preserve">A Goumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Azouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mouhoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10567895241279842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725455v1</w:t>
+                <w:t xml:space="preserve">hal-04908286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation of hybrid flax-glass/epoxy composites subjected to impact fatigue under water ageing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Assarar</w:t>
+                <w:t xml:space="preserve">Experimental analysis of low-velocity impact behaviour on flax-balsa biobased sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Zouari</w:t>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mouhoubi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (4), </w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.100489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10567895241279842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2024.100489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation of hybrid flax-glass/epoxy composites subjected to impact fatigue under water ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Goumghar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Azouaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mouhoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (4), pp.617-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10567895241279842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589437v1</w:t>
@@ -1684,51 +1684,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite element analyses of a 3D printed sandwich with an auxetic or non-auxetic core</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the static behavior of a 3D printed bio-based anti-trichiral sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
@@ -1759,1528 +1759,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (4), pp.426-444. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (13), pp.2161-2178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10996362231151454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00219983231169332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291147v1</w:t>
+                <w:t xml:space="preserve">hal-04291615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson’s ratio influence on structural dynamic properties of 3D printed bio-based sandwich with an anti-trichiral core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+                <w:t xml:space="preserve">In-situ health monitoring of thermoplastic bio-composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463231185914⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (11), pp.4296-4316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08927057231154548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291611v1</w:t>
+                <w:t xml:space="preserve">hal-04291618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Static and Dynamic Behavior of 3D Printed Bio-Based Conventional and Auxetic Architectural Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Characterization of Tensile and Fatigue Damages in Composite Structures Using Lamb Wave for Improved Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (10), pp.2250025. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 15 (02), pp.2350014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S175882512350014X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825122500259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291856v1</w:t>
+                <w:t xml:space="preserve">hal-04291624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the static behavior of a 3D printed bio-based anti-trichiral sandwich</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.2811-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00219983231169332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04291615v1</w:t>
+                <w:t xml:space="preserve">hal-04291606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ health monitoring of thermoplastic bio-composites using acoustic emission</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of acoustic emission signals for the characterization of cracking of reinforced concrete T-beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08927057231154548⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291618v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of acoustic emission signals for the characterization of cracking of reinforced concrete T-beams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and finite element analyses of a 3D printed sandwich with an auxetic or non-auxetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.426-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10996362231151454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305559v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Tensile and Fatigue Damages in Composite Structures Using Lamb Wave for Improved Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Driss</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Static and Dynamic Behavior of 3D Printed Bio-Based Conventional and Auxetic Architectural Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 15 (02), pp.2350014. </w:t>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.2250025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S175882512350014X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825122500259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291624v1</w:t>
+                <w:t xml:space="preserve">hal-04291856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Analysis in Flax/Elium Composite Using Linear and Nonlinear Resonance Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+                <w:t xml:space="preserve">Poisson’s ratio influence on structural dynamic properties of 3D printed bio-based sandwich with an anti-trichiral core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Akrout</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration Engineering &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.2811-2827. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (13-14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42417-023-01015-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10775463231185914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291606v1</w:t>
+                <w:t xml:space="preserve">hal-04291611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies of mechanical behavior and damage mechanisms of recycled flax/Elium thermoplastic composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Allagui</w:t>
+                <w:t xml:space="preserve">Monitoring damage evolution with acoustic emission in two types of glass epoxy laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 30, pp.096739112210900. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09673911221090048⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112211099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09673911221109906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291631v1</w:t>
+                <w:t xml:space="preserve">hal-04291652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the fatigue behaviour of hybrid flax-glass/epoxy composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 294, pp.115790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.115790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring damage evolution with acoustic emission in two types of glass epoxy laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">A0 Lamb Mode Tracking to Monitor Crack Evolution in Thin Aluminum Plates Using Acoustic Emission Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Yamine Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Drai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09673911221109906⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.12112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app122312112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291652v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A0 Lamb Mode Tracking to Monitor Crack Evolution in Thin Aluminum Plates Using Acoustic Emission Sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Redouane Drai</w:t>
+                <w:t xml:space="preserve">Effect of hydric aging on the static and vibration behavior of 3D printed bio-based flax fiber reinforced poly-lactic acid composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122312112⟩</w:t>
+              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112210818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09673911221081826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291636v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static and Fatigue Tensile Behavior and Damage Mechanisms Analysis in Aged Flax Fiber/PLA Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,191 +3334,191 @@
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (08), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825122500806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydric aging on the static and vibration behavior of 3D printed bio-based flax fiber reinforced poly-lactic acid composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Acoustic Emission Monitoring of Progressive Damage of Reinforced Concrete T-Beams under Four-Point Bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.096739112210818. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09673911221081826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15103486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291859v1</w:t>
+                <w:t xml:space="preserve">hal-04291838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Static and Dynamic Behavior of a 3D-Printed PFF Sandwich Composite with Conventional Honeycomb and Auxetic core</w:t>
               </w:r>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (5), pp.473-482</w:t>
@@ -3623,161 +3623,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Emission Monitoring of Progressive Damage of Reinforced Concrete T-Beams under Four-Point Bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Experimental studies of mechanical behavior and damage mechanisms of recycled flax/Elium thermoplastic composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (10), pp.3486. </w:t>
+              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.096739112210900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15103486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09673911221090048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291838v1</w:t>
+                <w:t xml:space="preserve">hal-04291631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping Analysis and Failure Mechanism of 3D Printed Bio-Based Sandwich with Auxetic Core under Bending Fatigue Loading</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Recycling Cycles on the Mechanical and Damping Properties of Flax Fibre Reinforced Elium Composite: Experimental and Numerical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4025,3295 +4025,3310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic characterization of a woven eco-composite young’s modulus and acoustic emission analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and analytical investigation of the bending behaviour of 3D-printed bio-based sandwich structures composites with auxetic core under cyclic fatigue tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304704v1</w:t>
+                <w:t xml:space="preserve">hal-02954697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and analytical investigation of the bending behaviour of 3D-printed bio-based sandwich structures composites with auxetic core under cyclic fatigue tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Experimental fatigue behavior of carbon/flax hybrid composites under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131, pp.105775. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (5), pp.002199832095490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998320954903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954697v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental fatigue behavior of carbon/flax hybrid composites under tensile loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Investigation of the Static Behavior and Failure Mechanisms of a 3D Printed Bio-Based Sandwich with Auxetic Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998320954903⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (05), pp.2050051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825120500519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954676v1</w:t>
+                <w:t xml:space="preserve">hal-02954691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Static Behavior and Failure Mechanisms of a 3D Printed Bio-Based Sandwich with Auxetic Core</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Static and dynamic characterization of a woven eco-composite young’s modulus and acoustic emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Benmoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghafour Bourdim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Bulletin - "Politehnica" University of Bucharest. Series D, Mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (1), pp.19-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954691v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a bio-based sandwich with an auxetic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.109963621985154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1099636219851547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139259v1</w:t>
+                <w:t xml:space="preserve">hal-02954701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an Interleave Natural Viscoelastic Layer on the Dynamic Behaviour of a Bio-Based Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced composites letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (6), pp.096369351702600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/096369351702600601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the dynamic behavior of a bio-based sandwich with an auxetic core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khawla Essassi</w:t>
+                <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1099636219851547⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954701v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Dynamic Characterization of a Bio-Based Sandwich with Auxetic Core: Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (02), pp.1950016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825119500169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05139253v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Characterization of a Bio-Based Sandwich with Auxetic Core: Experimental and Numerical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 147, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1758825119500169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954713v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and fatigue characterization of flax fiber reinforced thermoplastic composites by acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+                <w:t xml:space="preserve">Investigation and identification of damage mechanisms of unidirectional carbon/flax hybrid composites using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 216, pp.106511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954706v1</w:t>
+                <w:t xml:space="preserve">hal-02954698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms characterization of flax fibers–reinforced composites with interleaved natural viscoelastic layer using acoustic emission analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (18), pp.2623-2637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998319836236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation and identification of damage mechanisms of unidirectional carbon/flax hybrid composites using acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106511⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 283, pp.09004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954698v1</w:t>
+                <w:t xml:space="preserve">hal-05139259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characteristics of sandwich composite with debonding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The effects of water ageing on the tensile static and fatigue behaviors of greenpoxy–flax fiber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Malloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Idriss</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0892705718797162⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (21), pp.2927-2939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319835596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954719v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring of damage progression in Glass/Epoxy composites during static and fatigue tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Gharad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.124-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of water ageing on the tensile static and fatigue behaviors of greenpoxy–flax fiber composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Malloum</w:t>
+                <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Idriss</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.2358-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998319835596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02954708v1</w:t>
+                <w:t xml:space="preserve">hal-02406518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static and fatigue properties of a balsa cored sandwich structure with thermoplastic skins reinforced by flax fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear vibration behavior of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daoud Hajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charfeddine Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taktak Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.201-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1099636218760307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406518v1</w:t>
+                <w:t xml:space="preserve">hal-02954723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear vibration behavior of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daoud Hajer</w:t>
+                <w:t xml:space="preserve">Linear and nonlinear resonant techniques for characterizing cyclic fatigue damage in composite laminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 151, pp.201-214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.06.015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 142, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954723v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear resonant techniques for characterizing cyclic fatigue damage in composite laminate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Idriss</w:t>
+                <w:t xml:space="preserve">Damping Analysis of Unidirectional Carbon/Flax Fiber Hybrid Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Abdennadher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2017.12.058⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (05), pp.1850050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1758825118500503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954738v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the fatigue behavior of glass/epoxy composites evaluated by the stiffness degradation and damage accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Gharad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (6), pp.731-740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0021998318790341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Analysis of Unidirectional Carbon/Flax Fiber Hybrid Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
+                <w:t xml:space="preserve">Dynamic characteristics of sandwich composite with debonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825118500503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (9), pp.1204-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0892705718797162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954726v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the effects of stacking sequence and stress ratio on fatigue damage of glass/epoxy composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Characterization of the vibrational behaviour of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.10.044⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02954754v1</w:t>
+                <w:t xml:space="preserve">hal-02954761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the vibrational behaviour of flax fibre reinforced composites with an interleaved natural viscoelastic layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Characterization of sandwich beams with shear damages by linear and nonlinear vibration methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317702436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954761v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sandwich beams with shear damages by linear and nonlinear vibration methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Ben Ammar</w:t>
+                <w:t xml:space="preserve">Effect of fatigue testing on the properties of Glass-Epoxy composites using the acoustic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998317702436⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.03015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201712103015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954735v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fatigue testing on the properties of Glass-Epoxy composites using the acoustic tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younès Menail</w:t>
+                <w:t xml:space="preserve">Controlled reduced-strength epoxy-aluminium joints validated by ultrasonic and mechanical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Ylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massacret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201712103015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.139 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292313v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Piezoelectric Implant on the Structural Integrity of Composite Laminates Subjected to Tensile Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (1), pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10443-016-9513-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled reduced-strength epoxy-aluminium joints validated by ultrasonic and mechanical measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
+                <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Massacret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.466-475</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633529v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior and damage analysis by the acoustic emission technique of cross-ply laminates under tensile loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7358,1383 +7373,1405 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.150-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-08-2016-0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite elements analysis of the vibration behaviour of a bio-based composite sandwich beam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the effects of stacking sequence and stress ratio on fatigue damage of glass/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 110, pp.466-475</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 109, pp.64-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408560v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the linear and nonlinear behaviour of composites with delaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.31-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damage mechanisms analysis of a flax-fibre reinforced composite by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp.100-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission monitoring of damage mechanisms an aramid-epoxy composite after tensile fatigue and aging seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Redjel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5755/j01.mech.22.1.12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear behaviour of glass fibre reinforced composites with delamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hammami</w:t>
+                <w:t xml:space="preserve">Fatigue behaviour and structural health monitoring by acoustic emission of E-glass/epoxy laminates with piezoelectric implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.02.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954774v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour and structural health monitoring by acoustic emission of E-glass/epoxy laminates with piezoelectric implant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+                <w:t xml:space="preserve">Effects of debonding length on the fatigue and vibration behaviour of sandwich composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2015.10.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (13), pp.1839-1847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998316663292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954772v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Characterization of the Dynamic Properties of Flax Fiber Reinforced Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 08 (05), pp.1650068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S175882511650068X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of debonding length on the fatigue and vibration behaviour of sandwich composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Idriss</w:t>
+                <w:t xml:space="preserve">Nonlinear behaviour of glass fibre reinforced composites with delamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998316663292⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.350-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954756v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sandwich beams with debonding by linear and nonlinear vibration method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Idriss</w:t>
+                <w:t xml:space="preserve">Use of piezoelectric as acoustic emission sensor for in situ monitoring of composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.036⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954786v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of piezoelectric as acoustic emission sensor for in situ monitoring of composite structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
+                <w:t xml:space="preserve">Effect of Fatigue Testing and Aquatic Environment on the Tensile Properties of Glass and Kevlar Fibers Reinforced Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menail Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saïd Turki</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Aeronautics &amp; Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02954782v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fatigue Testing and Aquatic Environment on the Tensile Properties of Glass and Kevlar Fibers Reinforced Epoxy Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Menail Y</w:t>
+                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aeronautics &amp; Aerospace Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2168-9792.1000150⟩</w:t>
+              <w:t xml:space="preserve">International Review of civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15866/irece.v6i1.6555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955243v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Behavior of Composite Material with Two Overlapping Delaminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8752,3162 +8789,3161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 07 (04), pp.1550054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825115500544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Saad</w:t>
+                <w:t xml:space="preserve">Characterization of sandwich beams with debonding by linear and nonlinear vibration method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15866/irece.v6i1.6555⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954787v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and health monitoring by acoustic emission of sandwich composite integrated by piezoelectric implant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+                <w:t xml:space="preserve">Mechanical behavior and acoustic emission technique for detecting damage in sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ben Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.05.032⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291971v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior and acoustic emission technique for detecting damage in sandwich structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. El Mahi</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and identification of damage by acoustic emission of smart composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Haddar</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2014.04.016⟩</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.2-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MMMS-11-2012-0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04291958v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and identification of damage by acoustic emission of smart composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Masmoudi</w:t>
+                <w:t xml:space="preserve">Monitoring of damage mechanisms in sandwich composite materials using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Turki</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/MMMS-11-2012-0023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.787-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789514553134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292327v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of damage mechanisms in sandwich composite materials using acoustic emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and health monitoring by acoustic emission of sandwich composite integrated by piezoelectric implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789514553134⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67, pp.76-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2014.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597261v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Damping of Sandwich Materials and Effect of the Characteristics of the Constituents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Damping analysis in cyclic fatigue loading of sandwich beams with debonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.597-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2012.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304655v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping analysis in cyclic fatigue loading of sandwich beams with debonding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Damping of Sandwich Materials and Effect of the Characteristics of the Constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. El Guerjouma</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04291981v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour and damage evaluation by acoustic emission of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (1), pp.100-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/15736101311329188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the dynamic properties of PVC foams under flexural vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94 (6), pp.1919-1931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water ageing on mechanical properties and damage events of two reinforced composite materials: Flax–fibres and glass–fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ayad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.788-795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2010.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Analysis of Sandwich Composite Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of water aging on the mechanical properties of glass-fiber and Kevlar fiber epoxy composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Menail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kondratas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04292025v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of water aging on the mechanical properties of glass-fiber and Kevlar fiber epoxy composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 2. Fatigue test results and damage mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Kondratas</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strength of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41 (3), pp.257-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11223-009-9131-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304626v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 2. Fatigue test results and damage mechanisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
+                <w:t xml:space="preserve">Measurement of the dynamic fracture toughness with notched PMMA specimen under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Castagnede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strength of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11223-009-9131-6⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (7), pp.780-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2009.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292028v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the dynamic fracture toughness with notched PMMA specimen under impact loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sohbi Sahraoui</w:t>
+                <w:t xml:space="preserve">Damping Analysis of Sandwich Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Castagnede</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2009.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (13), pp.1461-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998308105863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433863v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing the Flexural Behaviour of Cross-ply Laminates Under Cyclic Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 16 (1), pp.33-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10443-008-9076-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the damage by acoustic emission of two laminate composites subjected to various levels of loading in three points</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 1. Static tests and stiffness degradation at failure studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bezazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Strength of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11223-007-0022-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304600v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of behavior and damage of sandwich composite materials in three-point bending. Part 1. Static tests and stiffness degradation at failure studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Study of the damage by acoustic emission of two laminate composites subjected to various levels of loading in three points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louendi Fatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Bemedakhene,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strength of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11223-007-0022-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04292059v1</w:t>
+                <w:t xml:space="preserve">hal-04304600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Different Cyclic Signals on Three-Points-Bending Behavior of a Fibreglass and Epoxy Resin Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khawar Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (6), pp.589-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2006004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the flexural behaviour of sandwich composite materials under cyclic fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Khawar Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bezazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 25 (3), pp.199-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2003.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural fatigue behaviour of cross-ply laminates. An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strength of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 35 (2), pp.149-161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1023762528362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D numerical models of transverse cracking in cross-ply laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 56 (7), pp.793-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0266-3538(96)00022-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 1. Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Le Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (10), pp.989-1001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/1359-835X(96)80002-A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse cracking of cross-ply laminates: Part 2. Progressive widthwise cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 27 (10), pp.1003-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/1359-835X(96)00064-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness reduction and energy release rate of cross-ply laminates during fatigue tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 30 (2), pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0263-8223(94)00061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Stacking Sequence on Fatigue Transverse Ply Cracking in Cross-Ply Laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Henaff-Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C Lafarie-Frenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTM STP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, pp.236-236-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP14577S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the influence of stacking sequence on transverse ply cracking in composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 17 (1), pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0263-8223(91)90058-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11917,51 +11953,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12006,92 +12042,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.259-268, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Bending Behaviour of Bio-Based Sandwich Composites Under Cyclic Fatigue Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12140,92 +12176,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.207-213, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97670-4_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12270,119 +12306,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12400,383 +12436,383 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Influence of Viscoelastic Layer Thickness and Stacking Configurations on the Dynamic Behavior of Flax/PLA Biocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameny Ketata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.549-558, 2025, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-00930-2_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05396434v1</w:t>
+                <w:t xml:space="preserve">hal-05396445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax Fiber Biocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the Influence of Viscoelastic Layer Thickness and Stacking Configurations on the Dynamic Behavior of Flax/PLA Biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Meddeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Elmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_55⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation of Complex Systems for Sustainable Energy Efficiency II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, Springer Nature Switzerland, pp.146-153, 2025, Applied Condition Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-00930-2_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396445v1</w:t>
+                <w:t xml:space="preserve">hal-05396434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Analysis of the Dynamic Characteristics of a 3D Printed Biocomposite Sandwich Beam with a Periodic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12794,210 +12830,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.250-257, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-Printed Bio-Based Composite Auxetic Metamaterials: Tensile Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Boukadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Production III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.541-548, 2025, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04742-7_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of the Vibration Behavior of a Bio-Based Sandwich with an Auxetic Core in a Humid Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13032,92 +13068,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57 (13), Springer Nature Switzerland, pp.85-91, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-49727-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation into the Influence of Stacking Sequence on Fatigue Damage in a Glass/Epoxy Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13162,356 +13198,356 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.150-157, 2024, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65007-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Viscoelastic Layer Effect on Bio-Composite Dynamic Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Meddeb</w:t>
+                <w:t xml:space="preserve">Damping Behavior of Bio-Based Anti-trichiral Materials Made with Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.271-278, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_30⟩</w:t>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.214-223, 2023, Applied Condition Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305916v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damping Behavior of Bio-Based Anti-trichiral Materials Made with Additive Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Viscoelastic Layer Effect on Bio-Composite Dynamic Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.214-223, 2023, Applied Condition Monitoring, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_24⟩</w:t>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.271-278, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305919v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation and Identification of Damage Mechanisms of Sandwich with Auxetic Core Using Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13560,92 +13596,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.580-587, 2023, Lecture Notes in Mechanical Engineering, 978-3-031-14614-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Behavior of Sandwiches with an Auxetic or a Conventional Core: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13690,898 +13726,898 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.374-384, 2023, Lecture Notes in Mechanical Engineering, 978-3-031-14614-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Study of Bio-Based Architectural Materials Made with 3D Printing Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">The Dependence of the Characteristics of the Dispersion Curves on the Orientation Angle of the CARALL Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mahi Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyaoui Moez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haddar Mohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.224-233, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_25⟩</w:t>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.180-188, 2023, Applied Condition Monitoring, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305903v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dependence of the Characteristics of the Dispersion Curves on the Orientation Angle of the CARALL Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haddar Mohamed</w:t>
+                <w:t xml:space="preserve">Static Study of Bio-Based Architectural Materials Made with 3D Printing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.180-188, 2023, Applied Condition Monitoring, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_21⟩</w:t>
+              <w:t xml:space="preserve">, 22, Springer International Publishing, pp.224-233, 2023, Applied Condition Monitoring, 978-3-031-34189-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34190-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326315v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of the Crushing of Auxetic Structure Under Compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Water Aging Effect on the Vibration Behavior of the Bio-Based Flax/PLA Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.22-29, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.156-163, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292384v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Aging Effect on the Vibration Behavior of the Bio-Based Flax/PLA Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Manufacturing of Sandwich Structure with Recycled Flax/Elium Skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.156-163, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_17⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.240-248, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292390v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Sandwich Structure with Recycled Flax/Elium Skins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Allagui</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of the Crushing of Auxetic Structure Under Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khawla Essassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.240-248, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_26⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.22-29, 2022, Lecture Notes in Mechanical Engineering, 978-3-030-84957-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-84958-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292400v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composite Cross-Ply Laminates Stacking Sequence Effect on Post Flexural Fatigue Residual Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Garcia del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering, Materials and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.341-347, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplastic Elium Recycling: Mechanical Behaviour and Damage Mechanisms Analysis by Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14616,356 +14652,356 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, Springer International Publishing, pp.53-61, 2021, Applied Condition Monitoring, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76517-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue-Life Prediction of Composite Laminate Under Flexural Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrezak Bezazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Bezzazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Garcia del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Scarpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th International Symposium on Materials and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.43-52, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43268-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending Fatigue Behavior of Flax and Carbon Fiber Reinforced Epoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.567-575, 2020, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static Properties of a Bio-Based Sandwich Structure with an Auxetic Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14974,276 +15010,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamane Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.576-585, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186-194, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile Fatigue Behavior of Carbon-Flax/Epoxy Hybrid Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15251,276 +15287,276 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.284-291, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexural Fatigue of Bio-Based Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-391, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sandwich Beams with Shear Damage by Linear Vibration Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15538,317 +15574,317 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-63, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-41459-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Integrity of Laminated Composite with Embedded Piezoelectric Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.673-680, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping in Composite Materials and Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Sefrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Materials in Engineering Structures Nova Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1617288578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behaviour and Damage Evaluation by Acoustic Emission of Sandwich Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15893,211 +15929,211 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Springer Berlin Heidelberg, pp.355-363, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring by Acoustic Emission of Smart Composite Laminates Embedded with Piezoelectric Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.307-314, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37143-1_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16107,280 +16143,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hafer Daoud</w:t>
+                <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908092v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mechanical Analysis of Thermoplastic Composites Reinforced with Flax Fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+                <w:t xml:space="preserve">Computational analysis of the dynamic characteristics of a 3D printed biocomposite sandwich beam with a periodic core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ajmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Akrout</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910730v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-Objective Optimization Approach for Identifying 3D Elastic Behavior in Elium®/Flax fiber Biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameny Ketata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16435,972 +16471,972 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP'24 - 13th International Conference on Integrated Design and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Mécanique d'un Meta-Matériau de Forme Anti- Trichirale Fabriqué par la Technique d'Impression 3D avec un Composite Biosourcé et Biodégradable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+                <w:t xml:space="preserve">Acoustic emission-based monitoring of reinforced concrete T- beams subjected to four-point bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deba Datta Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848312v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de sandwiche avec couche viscoélastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Meddeb</w:t>
+                <w:t xml:space="preserve">Analyse par émission acoustique de l’effet de l’humidité sur les mécanismes d’endommagement d’un sandwich à constituants naturels et à âme auxétique imprimé en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848551v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic emission-based monitoring of reinforced concrete T- beams subjected to four-point bending</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bentahar</w:t>
+                <w:t xml:space="preserve">Caractérisation Mécanique d'un Meta-Matériau de Forme Anti- Trichirale Fabriqué par la Technique d'Impression 3D avec un Composite Biosourcé et Biodégradable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Beyaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848267v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l’effet de l’humidité sur les mécanismes d’endommagement d’un sandwich à constituants naturels et à âme auxétique imprimé en 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zeineb Kesentini</w:t>
+                <w:t xml:space="preserve">Caractérisation de sandwiche avec couche viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Meddeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848532v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending Fatigue Behavior of Flax and Carbon Fiber Reinforced Epoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems (CMSM2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia. pp.567-575, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique d'un bio-sandwich à âme auxétique</w:t>
+                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Le Mans, France. pp.09004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201928309004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420802v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration behaviour of a bio-composite sandwich with auxetic core</w:t>
+                <w:t xml:space="preserve">Comportement dynamique d'un bio-sandwich à âme auxétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Essassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Ben Souf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Bouguecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955860v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'hybridation sur les propriétés mécaniques et vibratoires des composites à fibres lin-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17408,362 +17444,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Evaluation des mécanismes d'endommagement dans les stratifiés verre/époxy par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955225v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des mécanismes d'endommagement dans les stratifiés verre/époxy par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Characterization of the Mechanical and Vibration Behavior of Flax Composites with an Interleaved Natural Viscoelastic Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.186-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420803v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms assessment of hybrid carbon/flax fibre composites using acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17771,133 +17807,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Beyaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Franco-Chinese Acoustic Conference (FCAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Le Mans, France. pp.03003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/201928303003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de santé intégré de matériau bio-composite unidirectionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Allagui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17942,203 +17978,203 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Analysis of Flax Fibre/Elium Composite Under Static and Fatigue Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th Conference on Design and Modeling of Mechanical Systems, CMSM'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. pp.681-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage characterization of flax fibre composite using Linear and nonlinear vibration resonant techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18147,1255 +18183,1255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering, ICCE-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondher Haggui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621552v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage identification in flax fibre composite with thermoplastic matrix under quasi static loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mondher Haggui</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Essid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Materials, Mechanics and Manufacturing A3M’2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584500v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax fiber reinforced composites and sandwich structures: mechanical and vibration analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Castaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Izbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Siryabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNF 2017 - 3rd International Conference on Natural Fibers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599264v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ultrasonic evaluation of adhesion for structural bonding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés dynamiques d'un composite en fibres de lin avec une couche viscoélastique naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taktak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress on Structural Bondings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188163v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés dynamiques d'un composite en fibres de lin avec une couche viscoélastique naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajer Daoud</w:t>
+                <w:t xml:space="preserve">Etude expérimental et numérique de l'effet de la séquence d'empilement sur l'endommagement en fatigue d'un composite en verre époxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Roundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah El Gharad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621590v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimental et numérique de l'effet de la séquence d'empilement sur l'endommagement en fatigue d'un composite en verre époxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Roundi</w:t>
+                <w:t xml:space="preserve">Analyse du comportement dynamique de composites et de structures sandwiches bio-sourcés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rebiere</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621589v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par émission acoustique des mécanismes d'endommagement d'un composite stratifié à fibres naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise - CFA/VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the level of adhesion in epoxy-aluminum joints combining mechanical and NDT measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Moysan</w:t>
+                <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaumat Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermosets 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303232v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'endommagement d'un composite à matrice thermoplastique renforcée de fibres de lin par émission acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Monti</w:t>
+                <w:t xml:space="preserve">Evaluation of the level of adhesion in epoxy-aluminum joints combining mechanical and NDT measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Ylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Thermosets 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444716v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation and Structural Health Monitoring of structural materials by means of nonlinear acoustics and acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic emission analysis of a laminate under a different loading rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19417,322 +19453,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Health Monitoring of Smart Composite Material by Acoustic Emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahir Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping analysis in flexural vibration of sandwich beams with debonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Mahamat Moustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'amortissement en fatigue cyclique des matériaux sandwichs endommagés par fissuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19761,87 +19797,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement en statique et en fatigue cyclique d'un matériau sandwich endommagé par décohésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mahi Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19856,971 +19892,997 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de santé des matériaux hétérogènes par émission acoustique en fluage : estimation de la durée de vie restante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement des matériaux éco-composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chritophe Poilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164527v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement des matériaux éco-composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugh Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551176v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de Santé de Béton Polymère en Fluage par Emission Acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
+                <w:t xml:space="preserve">Suivi par émission acoustique des mécanismes d'endommagement d'un composite aramide époxyde, après fatigue en traction et vieillissement en eau salée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Redjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Barbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551153v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi par émission acoustique des mécanismes d'endommagement d'un composite aramide époxyde, après fatigue en traction et vieillissement en eau salée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Menail</w:t>
+                <w:t xml:space="preserve">Identification du dommage par EA de stratifiés composites chargés en statique et cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Kharoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louendi Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Barbaoui</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551143v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification du dommage par EA de stratifiés composites chargés en statique et cyclique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louendi Fatmi</w:t>
+                <w:t xml:space="preserve">Contrôle de santé des matériaux hétérogènes par émission acoustique en fluage : estimation de la durée de vie restante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539746v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'amortissement des composites sandwichs = Damping analysis of sandwich composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement et de la rupture du béton polymère en fluage = Acoustic emission analysis of polymer concrete damage in creep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387319v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse par émission acoustique de l'endommagement et de la rupture du béton polymère en fluage = Acoustic emission analysis of polymer concrete damage in creep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de l’endommagement sur le comportement Vibratoire des matériaux sandwichs endommagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Idriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388845v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs ajoutées du lin dans les composites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Poilane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Momayez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT Ecomatériaux AMAC &amp; MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’endommagement et de la rupture des matériaux granulaires base polymère en fluage par émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20849,410 +20911,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse vibratoire de composites stratifiés endommagés = Vibration analysis of damage in composites laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Kharoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louendi Fatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Guerjouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00385231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’endommagement sur le comportement Vibratoire des matériaux sandwichs endommagés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse expérimentale et par éléments finis de la réponse dynamique d’une structure en matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Assarar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dazel</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391313v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et par éléments finis de la réponse dynamique d’une structure en matériaux composites</w:t>
+                <w:t xml:space="preserve">Analyse de l'amortissement des composites sandwichs = Damping analysis of sandwich composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Berthelot</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391407v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de la propagation de l'endommagement dans les matériaux granulaires (béton synthétique).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Berbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21268,51 +21304,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21322,65 +21358,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAX FIBRE COMPOSITE FOR VIBRATION DAMPING DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Quynh Truong Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhaier Jendli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21395,100 +21431,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special JEC World (111) TECHNOLOGY Natural Fibres.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging effect of synthetic sea water after fatigue in tension of a glass epoxy composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Menail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Assarar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21496,65 +21532,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Redjel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId472"/>
+      <w:footerReference w:type="default" r:id="rId475"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21701,51 +21737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech6040090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251347162" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamrouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02427-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goumghar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azouaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assarar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zouari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouhoubi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241279842" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyaoui Moez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesentini Zeineb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahi Abderrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241275365" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deba Datta Mandal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78561-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291147v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231151454" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291611v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231185914" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231169332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291618v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Allagui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057231154548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.11" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291624v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512350014X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221090048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumghar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azouaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115790" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Roundi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Gharad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221109906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yamine Dris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312112" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291662v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kesentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rebiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500806" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291859v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221081826" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Essassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Taktak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15103486" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.012253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Benmansour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Bourdim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954697v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105775" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Ameur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Abdennadher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320954903" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954691v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825120500519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Toure" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928309004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351702600601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636219851547" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928303003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825119500169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimenez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319836236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106511" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idriss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718797162" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954742v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.11.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF5WKQT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malloum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319835596" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Hajer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taktak Mohamed" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZML6MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318790341" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954726v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500503" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954754v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.10.044" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8CMD12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.12.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317702436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Menail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Redjel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201712103015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954764v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahir Masmoudi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Turki" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9513-4" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massacret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-08-2016-0036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.026" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NK9K1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redjel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.1.12176" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954774v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.031" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKG76Q2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ9DS3N6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954767v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511650068X" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Idriss" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316663292" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.036" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MPQC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.06.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K6J81TB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menail Y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000150" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500544" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fatmi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irece.v6i1.6555" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291971v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.05.032" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW9HK7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291958v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Guerjouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.04.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF7L7P8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masmoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2012-0023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514553134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304655v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.02.024" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C1Q365-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15736101311329188" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291997v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.01.017" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL1XZMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497295v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayad" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.07.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX3T5L6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292025v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308105863" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-H5FT6TS5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Menail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-009-9131-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292021v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-008-9076-0" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VJKKC1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304600v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kharoubi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louendi Fatmi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bemedakhene," TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292059v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-007-0022-4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292085v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khawar Farooq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006004" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mahi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawar Farooq" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahraoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezazi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2003.09.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRW49VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023762528362" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V1NPTXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292254v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leblond" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00022-X" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPHRT30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292236v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Corre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)80002-A" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH7MTKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292219v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)00064-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B06KKH7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292277v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)00061-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD5897JF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304488v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henaff-Gardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Lafarie-Frenot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brillaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14577S" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292288v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(91)90058-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DTVGCZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396434v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Meddeb" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmahi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00930-2_14" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396437v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Boukadida" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_54" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49727-8_9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396458v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_17" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305916v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_30" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_24" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_65" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292353v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_42" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305903v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_25" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326315v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_21" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292384v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_17" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292400v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_26" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Garcia del Pino" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_47" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_7" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292415v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43268-3_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ameur" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebiere" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyaoui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdennadher" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_61" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955317v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_62" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_19" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959342v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_29" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02996962v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_38" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955308v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41459-1_6" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_67" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304446v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sefrani" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292427v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_43" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBC08H8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292430v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_37" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SCJPWZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848312v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848551v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848267v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848532v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955327v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420802v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955860v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420795v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955225v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420803v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420788v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621590v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621589v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303232v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811328v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810878v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Turki" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mahamat Moustapha" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597484v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422838v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164527v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551176v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritophe Poilane" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551143v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barbaoui" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539746v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387319v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388845v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436713v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391500v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385231v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391313v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391407v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362182v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305674v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Driss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim El Mahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Beyaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/applmech6040090" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameny Ketata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhaier Jendli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Haggui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguecha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100682" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420470v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251347162" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Bouguehca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100647" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hamrouni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebiere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02427-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Goumghar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azouaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Assarar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Zouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mouhoubi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241279842" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725455v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Monti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2024.100489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589437v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908278v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Hana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beyaoui Moez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesentini Zeineb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahi Abderrahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895241275365" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deba Datta Mandal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brouste" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Guerjouma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78561-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382940v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akrout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231221056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983231169332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Allagui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08927057231154548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882512350014X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42417-023-01015-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291147v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362231151454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231185914" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291652v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Roundi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Gharad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221109906" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291681v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goumghar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assarar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zouari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azouaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.115790" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Yamine Dris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Drai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122312112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Kesentini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221081826" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291662v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rebiere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825122500806" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15103486" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Essassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabih Feki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Taktak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09673911221090048" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Souf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.012253" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2021.013586" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105775" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954676v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Ameur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Abdennadher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998320954903" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825120500519" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Benmansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benmoussat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghafour Bourdim" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954701v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636219851547" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954744v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Daoud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taktak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/096369351702600601" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928303003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825119500169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2018.03.011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV6M7FRZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954698v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106511" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319836236" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Toure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201928309004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954708v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malloum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Idriss" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319835596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.11.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LF5WKQT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636218760307" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Hajer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charfeddine Mechri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taktak Mohamed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8JBH97C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idriss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2017.12.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0ZML6MQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954726v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825118500503" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954716v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318790341" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954719v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705718797162" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.12.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DNHV27B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954735v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Ammar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317702436" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292313v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Menail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Redjel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Assarar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201712103015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633529v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Galy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Ylla" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massacret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.10.013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahir Masmoudi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Turki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-016-9513-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408560v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955238v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-08-2016-0036" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.10.044" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQ8CMD12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.026" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NK9K1P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792109v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2016.07.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954768v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Redjel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.1.12176" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954772v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2015.10.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ9DS3N6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Idriss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316663292" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954767v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Makni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511650068X" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954774v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.02.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FKG76Q2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.06.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K6J81TB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955243v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menail Y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2168-9792.1000150" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bey" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fatmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irece.v6i1.6555" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954776v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Hammami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825115500544" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954786v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.036" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ3MPQC4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291958v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Ammar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Guerjouma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2014.04.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF7L7P8R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292327v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masmoudi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MMMS-11-2012-0023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789514553134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291971v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.05.032" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW9HK7D6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2012.02.024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4C1Q365-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304655v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Berthelot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292332v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/15736101311329188" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291997v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Berthelot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.01.017" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHL1XZMG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02497295v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scida" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2010.07.024" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX3T5L6P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Menail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kondratas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292028v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezazi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berthelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bezzazi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-009-9131-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433863v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohbi Sahraoui" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Castagnede" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2009.06.005" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998308105863" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-H5FT6TS5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292021v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Bezazi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-008-9076-0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81VJKKC1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292059v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11223-007-0022-4" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304600v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Kharoubi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louendi Fatmi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bemedakhene," TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292085v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khawar Farooq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mahi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawar Farooq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahraoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bezazi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2003.09.022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DRW49VQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292114v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023762528362" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4V1NPTXT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Leblond" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0266-3538(96)00022-X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLPHRT30-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292236v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblond" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Le Corre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)80002-A" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCH7MTKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292219v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-835X(96)00064-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B06KKH7-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292277v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brillaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(94)00061-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD5897JF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304488v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Henaff-Gardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Lafarie-Frenot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brillaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP14577S" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292288v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0263-8223(91)90058-7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61DTVGCZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396447v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_26" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344950v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97670-4_22" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344944v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_55" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344939v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ajmi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_25" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396445v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Meddeb" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Elmahi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-00930-2_14" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396454v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396437v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Boukadida" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04742-7_54" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908318v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49727-8_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396458v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65007-9_17" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305919v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_24" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305916v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_30" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292371v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_65" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292353v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_42" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326315v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Mohamed" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_21" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305903v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34190-8_25" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292400v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_26" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292384v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84958-0_3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292413v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Bezzazi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Garcia del Pino" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_47" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292409v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76517-0_7" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43268-3_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292417v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Ameur" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rebiere" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beyaoui" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdennadher" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_61" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955317v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_62" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955270v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_19" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959342v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_29" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02996962v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_38" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955308v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41459-1_6" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_67" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304446v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Sefrani" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292427v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_43" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HBC08H8M-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292430v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_37" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5SCJPWZP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910730v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908092v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafer Daoud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910737v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848267v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848532v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848551v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955327v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955860v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420802v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420795v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420803v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955225v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955872v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420788v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960210v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haggui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jendli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akrout" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_66" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584500v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599264v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Quynh Truong Hoang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03188163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Castaings" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Izbicki" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Siryabe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621590v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621589v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621552v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584551v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444716v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumat Laurent" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303232v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811337v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugh Thomas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811328v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Haddar" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810878v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Turki" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810879v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mahamat Moustapha" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dazel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597484v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422838v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551176v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Salem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chritophe Poilane" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551153v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551143v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Barbaoui" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539746v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164527v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388845v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391313v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436713v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Momayez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391500v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385231v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391407v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387319v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362182v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943406v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305674v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>