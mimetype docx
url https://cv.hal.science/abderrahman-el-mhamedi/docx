--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1000,864 +1000,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
+                <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Meliani</w:t>
+                <w:t xml:space="preserve">Maha Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.9544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538691v1</w:t>
+                <w:t xml:space="preserve">hal-04538685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
+                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.8850-8855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04349008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Criteria Decision Making Approach for Football Team Selection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asian Research Journal of Business and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36346/sarjbm.2022.v04i03.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03834809v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based WSA method to elicit expert knowledge for Bayesian reasoning—Case of parcel delivery with drone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116160⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834816v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi Criteria Decision Making Approach for Football Team Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Amegouz</w:t>
+                <w:t xml:space="preserve">Ikram Khatrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
+              <w:t xml:space="preserve">South Asian Research Journal of Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36346/sarjbm.2022.v04i03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538685v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cluster-based WSA method to elicit expert knowledge for Bayesian reasoning—Case of parcel delivery with drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mami</w:t>
+                <w:t xml:space="preserve">Imen Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Dafaoui</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), pp.8850-8855. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.116160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834793v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (15), pp.9544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834795v1</w:t>
@@ -1985,126 +1985,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (4), pp.8850-8855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538699v1</w:t>
@@ -2115,113 +2115,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834792v1</w:t>
@@ -2271,51 +2271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadaba Danioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dansoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2728,317 +2728,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Systems Optimization: Application to Hybrid Systems Photovoltaic Connected to Grid. A Mali Case Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
+                <w:t xml:space="preserve">A developed Tabu Search algorithm for heterogeneous fleet vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11082356⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (13), pp.1051-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036392v1</w:t>
+                <w:t xml:space="preserve">hal-03015530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A developed Tabu Search algorithm for heterogeneous fleet vehicle routing problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Hybrid Systems Optimization: Application to Hybrid Systems Photovoltaic Connected to Grid. A Mali Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Fousseyni Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadaba Danioko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badié Diourté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (13), pp.1051-1056. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11082356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015530v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build a Bayesian Network from FMECA in the Production of Automotive Parts: Diagnosis and Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3111,77 +3111,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3313,394 +3313,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework of Performance Assessment of Collaborative Supply Chain:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zaouali Inaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamedi Abderrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.845 - 850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505825v1</w:t>
+                <w:t xml:space="preserve">hal-01683027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel industrial performance improving method based on human resources management.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahiani Nouha</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (130-154), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.045⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487459v1</w:t>
+                <w:t xml:space="preserve">hal-01505825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework of Performance Assessment of Collaborative Supply Chain:</w:t>
+                <w:t xml:space="preserve">A novel industrial performance improving method based on human resources management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaouali Inaam</w:t>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamedi Abderrahman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (12), pp.845 - 850. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683027v1</w:t>
+                <w:t xml:space="preserve">hal-01487459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement Using Simulation and Line Balancing; Application in Departure Terminal at Airport</w:t>
               </w:r>
@@ -3803,77 +3803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated Case-Based Reasoning and AHP method for team selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,90 +3911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for selecting green teams: the case of surgical teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Environmental Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Interdisciplinary Environmental Review, 15 (4), pp.193-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4028,90 +4028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for building multidisciplinary teams: case of surgical teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kaddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,230 +4355,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques d’externalisation : proposition d’une nouvelle typologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+                <w:t xml:space="preserve">A multi-objective programming model for nurse scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1)</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics economics and globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.60-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586353v1</w:t>
+                <w:t xml:space="preserve">hal-00661785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective programming model for nurse scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+                <w:t xml:space="preserve">Les risques d’externalisation : proposition d’une nouvelle typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics economics and globalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.60-71</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661785v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of queues with multiple customer types: application in emergency departments</w:t>
               </w:r>
@@ -4653,252 +4653,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of fuzzy AHP method in prioritizing patients' needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+                <w:t xml:space="preserve">Multi-objective optimization of scheduling policies based on simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Revenue Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (2), pp.111</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661806v1</w:t>
+                <w:t xml:space="preserve">hal-00661823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of scheduling policies based on simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">Application of fuzzy AHP method in prioritizing patients' needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.293-300</w:t>
+              <w:t xml:space="preserve">International Journal of Revenue Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661823v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5009,386 +5009,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordonnancement dynamique d'un système de fabrication flexible piloté par des jumeaux numériques</w:t>
+                <w:t xml:space="preserve">Development of Predictive Maintenance Models for a Packaging Robot Based on Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Rezg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.674-688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43666-6_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056141v1</w:t>
+                <w:t xml:space="preserve">hal-04735771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of Procure to Pay process through Blockchain technology – Case of Textile Sector–</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordonnancement dynamique d'un système de fabrication flexible piloté par des jumeaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 6th International Conference on Logistics Operations Management (GOL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834796v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Variants of Bi-objective Vehicle Routing Problem in Home (Health)-Care Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salma Hadj Taieb</w:t>
+                <w:t xml:space="preserve">Optimisation of Procure to Pay process through Blockchain technology – Case of Textile Sector–</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taicir Moalla Loukil</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.77-86, </w:t>
+              <w:t xml:space="preserve">2022 IEEE 6th International Conference on Logistics Operations Management (GOL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834818v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceutical Supply Chain Risk Assessment in the Time of COVID 19/Case Study</w:t>
               </w:r>
@@ -5472,1610 +5489,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRATIVE STUDY OF TWO CLASSICAL OPTIMIZATION ALGORITHMS SOLVING ECONOMIC DISPATCH PROBLEM</w:t>
+                <w:t xml:space="preserve">Two Variants of Bi-objective Vehicle Routing Problem in Home (Health)-Care Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Dridi</w:t>
+                <w:t xml:space="preserve">Salma Hadj Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Jouini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mami</w:t>
+                <w:t xml:space="preserve">Taicir Moalla Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.77-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192735v1</w:t>
+                <w:t xml:space="preserve">hal-03834818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNDERSTANDING THE DETERMINANTS OF BLOCKCHAIN TECHNOLOGY ADOPTION STAGES AND SUPPLY CHAIN PERFORMANCE USING THE TECHNOLOGY-ORGANIZATION-ENVIRONMENT FRAMEWORK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
+                <w:t xml:space="preserve">COMPRATIVE STUDY OF TWO CLASSICAL OPTIMIZATION ALGORITHMS SOLVING ECONOMIC DISPATCH PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192874v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 3D Loading on VRP Solutions: Simulation Evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Blockchain Integrated ERP For a Better Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Elmhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 7th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.139-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03834856v1</w:t>
+                <w:t xml:space="preserve">hal-03028745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain technology in supply chain management and loyalty programs: toward blockchain implementation in retail market</w:t>
+                <w:t xml:space="preserve">UNDERSTANDING THE DETERMINANTS OF BLOCKCHAIN TECHNOLOGY ADOPTION STAGES AND SUPPLY CHAIN PERFORMANCE USING THE TECHNOLOGY-ORGANIZATION-ENVIRONMENT FRAMEWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834857v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of congestion on the cost of transport in urban areas: Application for the location of an urban distribution center</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman E lmhamedi</w:t>
+                <w:t xml:space="preserve">Blockchain technology in supply chain management and loyalty programs: toward blockchain implementation in retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834852v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Integrated ERP For a Better Supply Chain Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Hader</w:t>
+                <w:t xml:space="preserve">Impact of 3D Loading on VRP Solutions: Simulation Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman Elmhamedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
+                <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 7th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102084⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028745v1</w:t>
+                <w:t xml:space="preserve">hal-03834856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabu Search for urban freight VRP: Fundamental aspects and parameters tuning evaluation</w:t>
+                <w:t xml:space="preserve">The impact of congestion on the cost of transport in urban areas: Application for the location of an urban distribution center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Meliani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
+                <w:t xml:space="preserve">Maha Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman E lmhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Colloquium on Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2019.8907263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03015533v1</w:t>
+                <w:t xml:space="preserve">hal-03834852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion aval du Centre de Distribution Urbain : cas du Problème de chargement des véhicules 3D en tournées de véhicule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Tabu Search for urban freight VRP: Fundamental aspects and parameters tuning evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Complexe Systems and Logistics ICOSYL’18, 11-13 avril 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Colloquium on Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montreuil - Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2019.8907263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015534v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Lucioles pour le Soin à Domicile</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problème de Localisation-Routage avec Gestion de Stock à deux niveaux : Modélisation et Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Belkadi</w:t>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal conference on complex systems and logistic; ICOSYL 2018</w:t>
+              <w:t xml:space="preserve">iCOSYL’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473691v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de Localisation-Routage avec Gestion de Stock à deux niveaux : Modélisation et Résolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonda Elloumi</w:t>
+                <w:t xml:space="preserve">Gestion aval du Centre de Distribution Urbain : cas du Problème de chargement des véhicules 3D en tournées de véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diala Dhouib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Saâd Lissane El Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCOSYL’18</w:t>
+              <w:t xml:space="preserve">International Conference On Complexe Systems and Logistics ICOSYL’18, 11-13 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022534v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the PLM federated interoperability framework with IoT and virtual manufacturing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithme de Lucioles pour le Soin à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danioko Fadaba</w:t>
+                <w:t xml:space="preserve">Latifa Dekhici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeh Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Society and Techology, ICIST2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia</w:t>
+              <w:t xml:space="preserve">Internationnal conference on complex systems and logistic; ICOSYL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506813v1</w:t>
+                <w:t xml:space="preserve">hal-02473691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders’ Needs and Requirements from a Decision Support System for Staff Scheduling in the Road Transportation of Crude Oil Sector.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhail Dhouib</w:t>
+                <w:t xml:space="preserve">A fuzzy approach for supply chain vulnerabilities assessement: Application to an agrifood supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT), 2017. IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">7th IESM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687537v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy approach for supply chain vulnerabilities assessement: Application to an agrifood supply chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Alignment of the PLM federated interoperability framework with IoT and virtual manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danioko Fadaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IESM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Society and Techology, ICIST2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687612v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stakeholders’ Needs and Requirements from a Decision Support System for Staff Scheduling in the Road Transportation of Crude Oil Sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
+                <w:t xml:space="preserve">Mayssa Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT), 2017. IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bali, Indonesia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687418v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7120,1064 +7137,1073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art du problème de localisation ¬routage avec gestion de stock</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troudi Asma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bari, Italy. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOLI.2017.8120986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687577v1</w:t>
+                <w:t xml:space="preserve">hal-01687418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Inventory‐Location Routing Problem with perishable products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat de l’art du problème de localisation ¬routage avec gestion de stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonda Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence annuelle TORS’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687639v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating outsourcing risks in the pharmaceutical supply chain: Case of a multi-criteria combined fuzzy AHP-PROMETHEE approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Kafa</w:t>
+                <w:t xml:space="preserve">Interoperability Improvement in a Collaborative Dynamic Manufacturing Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Moones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mhamedi Abderrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Koudri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC AMEST Workshop « Maintenance Technologies for Performance Enhancement »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.286-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340078v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable partner selection problem: A conceptual analysis and proposed decision criteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zina Akkouri</w:t>
+                <w:t xml:space="preserve">Resilience and Vulnerability in Supply Chain: Literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSC’16 3rd International Conference on Green Supply Chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339962v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to risk Assessment for Outsourcing Logistics: Case of Pharmaceutical Industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Evaluating outsourcing risks in the pharmaceutical supply chain: Case of a multi-criteria combined fuzzy AHP-PROMETHEE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma Elmokrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">3rd IFAC AMEST Workshop « Maintenance Technologies for Performance Enhancement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340123v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability Improvement in a Collaborative Dynamic Manufacturing Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Koudri</w:t>
+                <w:t xml:space="preserve">Survey of Inventory‐Location Routing Problem with perishable products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2ème conférence annuelle TORS’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699735v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and Vulnerability in Supply Chain: Literature review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Sustainable partner selection problem: A conceptual analysis and proposed decision criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Akkouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">GSC’16 3rd International Conference on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340130v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à un modèle d’aide à la constitution des équipes multidisciplinaires basé sur les préférences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Boudjelbene</w:t>
+                <w:t xml:space="preserve">An approach to risk Assessment for Outsourcing Logistics: Case of Pharmaceutical Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma Elmokrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, EST de Fès, France</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230173v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of multi-criteria decision making for selection teams in healthcare system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khartouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boudjelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TORS’15-1st Annual TORS conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,5879 +8218,5892 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance study for a sustainable strategy: Case of Electrical and Electronic Equipments waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Dhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taicir Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 th international conference of Product Lifecycle Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Standards Modelling for Enterprise Interoperability: A Manufacturing Case Study for ERP and MES Systems Integration Based on ISA-95</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Contribution à un modèle d’aide à la constitution des équipes multidisciplinaires basé sur les préférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Khartouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boudjelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, EST de Fès, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438399v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour la conception de la chaîne logistique inverse en cas d’externalisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
+                <w:t xml:space="preserve">PLM Standards Modelling for Enterprise Interoperability: A Manufacturing Case Study for ERP and MES Systems Integration Based on ISA-95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Moones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.157-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229570v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">conceptualization and scale development collaborative supply chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inaam Zaouali</w:t>
+                <w:t xml:space="preserve">Modélisation pour la conception de la chaîne logistique inverse en cas d’externalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th International Symposium on logistics ISL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">ROADEF - 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230250v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Framework for Outsourcing Logistics in the Pharmaceutical Supply Chain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">conceptualization and scale development collaborative supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaam Zaouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on industrial engineering and systems management IESM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
+              <w:t xml:space="preserve">20 th International Symposium on logistics ISL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230155v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement of Baggage Handling System in the Soekarno Hatta International Airport</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tresna Soemardi</w:t>
+                <w:t xml:space="preserve">A Decision Framework for Outsourcing Logistics in the Pharmaceutical Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma Elmokrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
+              <w:t xml:space="preserve">International conference on industrial engineering and systems management IESM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291110v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation based optimization approach to solve a maintenance process problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
+                <w:t xml:space="preserve">Performance Improvement of Baggage Handling System in the Soekarno Hatta International Airport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimas Novrisal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Elmhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresna Soemardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2014, Metz, France</w:t>
+              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322568v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
+                <w:t xml:space="preserve">Sustainable approach for third-party reverse logistics provider selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> International Conference on Green Supply chain (GSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387878v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy multi criteria approach for evaluating sustainability performance of third –party reverse logistics providers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Kafa</w:t>
+                <w:t xml:space="preserve">Simulation based optimization approach to solve a maintenance process problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Advances in Production Management Systems (APMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502449v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse,</w:t>
+                <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.270-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502472v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Optimization Approach to Solve a Maintenance Process Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Lahiani</w:t>
+                <w:t xml:space="preserve">A fuzzy multi criteria approach for evaluating sustainability performance of third –party reverse logistics providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Stochastic Modeling Techniques and Data Analysis International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbon Portugal</w:t>
+              <w:t xml:space="preserve">International conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322493v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'Algorithme NSGA-II pour l'Optimisation Multiobjectif dans un Atelier de Production de Biens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Lahiani</w:t>
+                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946334v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Kafa</w:t>
+                <w:t xml:space="preserve">Multiobjective Optimization Approach to Solve a Maintenance Process Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> Stochastic Modeling Techniques and Data Analysis International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946391v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable approach for third-party reverse logistics provider selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Kafa</w:t>
+                <w:t xml:space="preserve">Application de l'Algorithme NSGA-II pour l'Optimisation Multiobjectif dans un Atelier de Production de Biens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatteh Triki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Green Supply chain (GSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502461v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability Performance Measurement for Green Supply Chain Management</w:t>
+                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Management and Control of Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502503v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance globale dans la chaîne logistique verte</w:t>
+                <w:t xml:space="preserve">Sustainability Performance Measurement for Green Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ᶱ Congrès international de Géni Industriel ( CIGI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6th IFAC Conference on Management and Control of Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502477v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance durable de la chaîne logistique verte</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance globale dans la chaîne logistique verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Conférence Internationale sur la Maintenance, la Gestion, la Logistique et l’Electrotechnique (CIMGLE’2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">10ᶱ Congrès international de Géni Industriel ( CIGI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502511v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Management of the Industrial Supplies by Bayesian Networks: Proposed Approach and Industrial</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">Évaluation de la performance durable de la chaîne logistique verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">Troisième Conférence Internationale sur la Maintenance, la Gestion, la Logistique et l’Electrotechnique (CIMGLE’2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793519v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision aided tool for recycled spare parts management under uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">et simulation des flux de maintenance dans un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC, IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, China. pp.11</w:t>
+              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795724v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment problem under competences and preferences constraints: Modelling and resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation des flux de maintenance dans un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium "Information Control Problems in Manufacturing - INCOM'12"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795679v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion du retour d'expérience par le réseau bayésien : proposition d'une démarche et application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Decision Aid in Software Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchoffa David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th conference of Adminsitrative Science Association of Canada,09-12 juin 2012, st john Terre Neuve Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793578v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of reverse logistics provider for a paper firm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
+                <w:t xml:space="preserve">La gestion du retour d'expérience par le réseau bayésien : proposition d'une démarche et application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoffa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Turkey. pp.11</w:t>
+              <w:t xml:space="preserve">40th conference of Adminsitrative Science Association of Canada,09-12 juin 2012, st john Terre Neuve Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793477v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et simulation des flux de maintenance dans un système de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Hani</w:t>
+                <w:t xml:space="preserve">Assignment problem under competences and preferences constraints: Modelling and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium "Information Control Problems in Manufacturing - INCOM'12"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793587v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Aid in Software Maintenance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tchoffa David</w:t>
+                <w:t xml:space="preserve">Decision aided tool for recycled spare parts management under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">IFAC, IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, China. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793527v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des flux de maintenance dans un système de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Hani</w:t>
+                <w:t xml:space="preserve">A Performance Management of the Industrial Supplies by Bayesian Networks: Proposed Approach and Industrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danioko Fadaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795642v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration du retour d'expérience cognitif à la statistique dans la résolution de problèmes industriels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+                <w:t xml:space="preserve">Selection of reverse logistics provider for a paper firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mézianne Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.111</w:t>
+              <w:t xml:space="preserve">10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Turkey. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637942v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
+                <w:t xml:space="preserve">Approche de résolution du problème d'affectation sous contraintes de compétences et préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference of Adminsitrative Science Association of Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montreal,Quebec., Canada. pp.153-164</w:t>
+              <w:t xml:space="preserve">9èmeCongrès International de Génie Industriel-CIGI, Saint Sauveur, Québec,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637935v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de résolution du problème d'affectation sous contraintes de compétences et préférences</w:t>
+                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmeCongrès International de Génie Industriel-CIGI, Saint Sauveur, Québec,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">conference of Adminsitrative Science Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montreal,Quebec., Canada. pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637868v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'intégration du retour d'expérience cognitif à la statistique dans la résolution de problèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mézianne Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 39th Conference of Administrative Science Association of Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Canada</w:t>
+              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990833v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration de l'incertitude dans la gestion de stock des pièces de rechange</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
+              <w:t xml:space="preserve">Proceedings of 39th Conference of Administrative Science Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637952v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision aided tool for sustainable inventory control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">L'intégration de l'incertitude dans la gestion de stock des pièces de rechange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminata Duta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference of Production and Research,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sttutgart, Germany. pp.11</w:t>
+              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637947v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Ant Colony System for the VRPSPDTW: the case of logistic transport related to event organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lassade</w:t>
+                <w:t xml:space="preserve">Decision aided tool for sustainable inventory control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminata Duta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Confrence on Multiple Objective Programming and Goal Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sousse, France. pp.11</w:t>
+              <w:t xml:space="preserve">21th International Conference of Production and Research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sttutgart, Germany. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644537v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A competence based evaluation and selection problem by fuzzy linguistic computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">A multi Ant Colony System for the VRPSPDTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd. International Symposium on Computational Intelligence and Design-ISCID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645662v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment problem formulation under competence and preference constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Improved Ant Colony System for the VRPSPDTW: the case of logistic transport related to event organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th. IEEE International Conference on Industrial Engineering and Engineering Management-IEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
+              <w:t xml:space="preserve">The 9th International Confrence on Multiple Objective Programming and Goal Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sousse, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645655v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des risques dans la chaîne logistique hospitalière par l'approche systémique : application de la méthode MADS-MOSAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khartouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GISEH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISO 9001: 2000/2008 And Lean-six sigma integration toward to cmmi-dev for performance processus improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+                <w:t xml:space="preserve">Assignment problem formulation under competence and preference constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling and Simulation - MOSIM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.11</w:t>
+              <w:t xml:space="preserve">4th. IEEE International Conference on Industrial Engineering and Engineering Management-IEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644581v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunity-based honey bee algorithm for solving assignment problem</w:t>
+                <w:t xml:space="preserve">A competence based evaluation and selection problem by fuzzy linguistic computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd. International Conference on Metaheuristics and Nature Inspired Computing-META</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
+              <w:t xml:space="preserve">3rd. International Symposium on Computational Intelligence and Design-ISCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645676v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec chargement et fenêtres horaires (2L-CVRPTW)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+                <w:t xml:space="preserve">ISO 9001: 2000/2008 And Lean-six sigma integration toward to cmmi-dev for performance processus improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.11</w:t>
+              <w:t xml:space="preserve">International Conference of Modeling and Simulation - MOSIM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644596v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi Ant Colony System for the VRPSPDTW</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">An immunity-based honey bee algorithm for solving assignment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+              <w:t xml:space="preserve">3rd. International Conference on Metaheuristics and Nature Inspired Computing-META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645680v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iso9001:2000, lean-six sigma and cmmi-dev integration in smes for enhancing process improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec chargement et fenêtres horaires (2L-CVRPTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Prodcution Research,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, shanghai, China. pp.1</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645716v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence evaluation approach based on 2-tuple linguistic representation model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+                <w:t xml:space="preserve">Integrated Six Sigma - CMMI approach in ISO organizations for enhancing process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Industrial Engineering and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">8éme Congrès International de Génie Industriel (CIGI'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645693v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Reengineered Business Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">On-line management of EoL product defective condition for optimal disassembly planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminata Duta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence for Modelling Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Sidney, Australia. pp.CIMCA06</w:t>
+              <w:t xml:space="preserve">Proceedings of The 13th IFAC Symposium on Information Control Problems in Manufacturing, Information Control Problems in Manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644241v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux risques liés aux stratégies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">iso9001:2000, lean-six sigma and cmmi-dev integration in smes for enhancing process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ième congrès international pluridisciplinaire Qualita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1</w:t>
+              <w:t xml:space="preserve">20th International Conference on Prodcution Research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, shanghai, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645720v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des compétences dans un problème d'affectation</w:t>
+                <w:t xml:space="preserve">Competence evaluation approach based on 2-tuple linguistic representation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel-CIGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
+              <w:t xml:space="preserve">16th International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645690v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Six Sigma - CMMI approach in ISO organizations for enhancing process improvement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Classification of Reengineered Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8éme Congrès International de Génie Industriel (CIGI'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
+              <w:t xml:space="preserve">Computational Intelligence for Modelling Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sidney, Australia. pp.CIMCA06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645696v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line management of EoL product defective condition for optimal disassembly planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luminata Duta</w:t>
+                <w:t xml:space="preserve">Adaptation aux risques liés aux stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 13th IFAC Symposium on Information Control Problems in Manufacturing, Information Control Problems in Manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">8ième congrès international pluridisciplinaire Qualita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645735v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Multi Criteria Aid Model for Process Piloting Using Case-Based Reasoning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
+                <w:t xml:space="preserve">L'intégration des compétences dans un problème d'affectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Conference on Intelligent Systems Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.1,1</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel-CIGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646414v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resources assignment problem under competence constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Management des risques dans les projets d'implémentation d'un Système d'Information: Adaptation de la méthode AMDEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th. International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises-MITIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Prague, European Union. pp.1,1</w:t>
+              <w:t xml:space="preserve">9ème Maîtrise et Management des risques industriels M2RI'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, ouajda, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646446v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des risques dans les projets d'implémentation d'un Système d'Information: Adaptation de la méthode AMDEC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">Human resources assignment problem under competence constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Maîtrise et Management des risques industriels M2RI'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, ouajda, Maroc. pp.1,1</w:t>
+              <w:t xml:space="preserve">10th. International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises-MITIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Prague, European Union. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646417v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Tool to Form Combinatorial teams during Implementing Service Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">A New Multi Criteria Aid Model for Process Piloting Using Case-Based Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International conference on Service Systems and Service Management ICSSSM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1,1</w:t>
+              <w:t xml:space="preserve">Eighth International Conference on Intelligent Systems Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646442v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation PLNE du problème de composition d'équipes compétentes représentant les départements de l'entreprise lors de la réorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congres de la Société Française de la Recherche Opérationnelle et d'Aide a la Décision ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont Ferrand, France. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Management of Business Change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Optimization Tool to Form Combinatorial teams during Implementing Service Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mouawad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1,1</w:t>
+              <w:t xml:space="preserve">5th International conference on Service Systems and Service Management ICSSSM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646415v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un problème de planification avec partage de ressources : cas de l'organisation logistique événementielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">Proactive Management of Business Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIL 08 ENSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. pp.1,1</w:t>
+              <w:t xml:space="preserve">Ninth Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646443v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques liés aux stratégies d'externalisation de processus d'entreprise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kermed Lyes</w:t>
+                <w:t xml:space="preserve">Modélisation d'un problème de planification avec partage de ressources : cas de l'organisation logistique événementielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">SIL 08 ENSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646433v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'aide à la décision pour l'évaluation de la performance des processus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+                <w:t xml:space="preserve">Toward to the process interaction in order to improve the enterprise capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées de doctorant en Recherche Opérationnelle et Aide à la Décision (ROAD'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646438v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive management of organizational change using bayesian networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MITIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.1,1</w:t>
+              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646458v1</w:t>
+                <w:t xml:space="preserve">hal-00646430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for improving enterprise process interaction performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Un modèle d'aide à la décision pour l'évaluation de la performance des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès international de génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">2èmes journées de doctorant en Recherche Opérationnelle et Aide à la Décision (ROAD'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646437v1</w:t>
+                <w:t xml:space="preserve">hal-00646438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+                <w:t xml:space="preserve">Analyse des risques liés aux stratégies d'externalisation de processus d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellaâj Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2007 International Conference on Service Systems and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646439v1</w:t>
+                <w:t xml:space="preserve">hal-00646433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14079,2845 +14118,2940 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Modèle de prédiction de la performance des processus basé sur les réseaux Bayésiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Oran, Algérie. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
+                <w:t xml:space="preserve">Proactive management of organizational change using bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">MITIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646429v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Performance evaluation the enterprise process behavior by Bayesian network, International Conference on Production Research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">An approach for improving enterprise process interaction performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. ICPR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaison, Chile. pp.1,1</w:t>
+              <w:t xml:space="preserve">7ème Congrès international de génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646455v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des risques liés aux stratégies d'externalisation : Application au secteur du textile et de l'habillement tunisien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualità 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Maroc. pp.1</w:t>
+              <w:t xml:space="preserve">Proceedings of 2007 International Conference on Service Systems and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646432v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d'un processus hospitalier pour l'évaluation de la performance d'un service d'urgence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès Int. de Génie Industriel (CIGI2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646452v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality risk in outsourcing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kermed Lyes</w:t>
+                <w:t xml:space="preserve">Modeling and Performance evaluation the enterprise process behavior by Bayesian network, International Conference on Production Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management (ICSSSM'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">Int. Conf. ICPR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaison, Chile. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646435v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de Réorganisation des Processus d'Entreprise: Analyse et Evaluation par la Simulation (BPR_AES)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse des risques liés aux stratégies d'externalisation : Application au secteur du textile et de l'habillement tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès international de Génie Industriel (CIGI2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
+              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualità 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Maroc. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646449v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle de prédiction de l'impact d'un état de performance sur la performance global</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et simulation d'un processus hospitalier pour l'évaluation de la performance d'un service d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conf. Int. sur la Conception et la Production intégrée (CPI'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Casablanca, Maroc. pp.1,1</w:t>
+              <w:t xml:space="preserve">7ème Congrès Int. de Génie Industriel (CIGI2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646456v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward to the process interaction in order to improve the enterprise capability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Quality risk in outsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management (ICSSSM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646436v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Construction d'un modèle de prédiction de l'impact d'un état de performance sur la performance global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">5ème Conf. Int. sur la Conception et la Production intégrée (CPI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Casablanca, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646430v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Risk Analysis In ERP Projects,Based On The Change Measurement,12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">Démarche de Réorganisation des Processus d'Entreprise: Analyse et Evaluation par la Simulation (BPR_AES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.INCOM'06</w:t>
+              <w:t xml:space="preserve">7ème Congrès international de Génie Industriel (CIGI2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644219v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+                <w:t xml:space="preserve">Intégration des systèmes d'information par les processus: Gestion des risques au niveau des processus réorganisés par la mesure du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Luxembourg, France. pp.GISEH'06</w:t>
+              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Brest, France. pp.CNRIUT'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644659v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de passage d'un modèle IDEF3x aux réseaux bayésiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">Enterprise processes behavioural using IDEF3x and Bayesian Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brest, France. pp.CNRIUT'06</w:t>
+              <w:t xml:space="preserve">IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.SSSM'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644195v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des systèmes d'information par les processus: Gestion des risques au niveau des processus réorganisés par la mesure du changement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Quantitative Risk Analysis In ERP Projects,Based On The Change Measurement,12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Brest, France. pp.CNRIUT'06</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.INCOM'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644204v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise processes behavioural using IDEF3x and Bayesian Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+                <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.SSSM'06</w:t>
+              <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Luxembourg, France. pp.GISEH'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644233v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality identification of inductor and indicator of performance for process improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Démarche de passage d'un modèle IDEF3x aux réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Workshop on Performance Measurement (IFIP2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France. pp.IFIP2005</w:t>
+              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France. pp.CNRIUT'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645041v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic two machine flow shop scheduling with availability constraints to minimize the expected makespan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">An approach to combine scheduling, maintenance and quality control in the total operation cost in a single machine under uncertainty,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conf. On Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Turkey. Computers &amp; Industrial Engineering</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645054v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques dans les projets ERP</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">Modélisation des relations entre indicateurs et inducteurs de performance des processus d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
+              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645050v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination et coopération des processus d'entreprise : étude de cas industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causality identification of inductor and indicator of performance for process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Kemoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
+              <w:t xml:space="preserve">4th Int. Workshop on Performance Measurement (IFIP2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.IFIP2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645048v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques dans les projets d'implémentation des ERP : Adaptation de la méthode OSR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Stochastic two machine flow shop scheduling with availability constraints to minimize the expected makespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
+              <w:t xml:space="preserve">35th Conf. On Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Turkey. Computers &amp; Industrial Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645052v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d'aide à la formalisation des relations entre indicateurs et inducteurs de performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Gestion des risques dans les projets ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.10</w:t>
+              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645034v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to combine scheduling, maintenance and quality control in the total operation cost in a single machine under uncertainty,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordination et coopération des processus d'entreprise : étude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kemoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
+              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645043v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des relations entre indicateurs et inducteurs de performance des processus d'entreprise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+                <w:t xml:space="preserve">Analyse des risques dans les projets d'implémentation des ERP : Adaptation de la méthode OSR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CPI'2005</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645039v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du projet ACNOS à la méthodologie PETRA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche d'aide à la formalisation des relations entre indicateurs et inducteurs de performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Meknes, Maroc. pp.111</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643112v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions de succès d'un projet ERP,</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution du projet ACNOS à la méthodologie PETRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
+              <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Meknes, Maroc. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643117v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'aide à la décision pour le choix d'une configuration physique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Bouami</w:t>
+                <w:t xml:space="preserve">Les conditions de succès d'un projet ERP,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643150v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de performance d'un système de production</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+                <w:t xml:space="preserve">Technique d'aide à la décision pour le choix d'une configuration physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zoghbi</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
+              <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643114v1</w:t>
+                <w:t xml:space="preserve">hal-00643150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets ERP : Quelle application de la méthodologie MERISE ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Evaluation de performance d'un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, France. pp.11</w:t>
+              <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643108v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les projets ERP : Quelle application de la méthodologie MERISE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, France. pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linear Programming-Based Qualitative Evaluation for Micro-Assembly Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Henrioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced (ICAR'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Portugal. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16927,51 +17061,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Application of Blockchain Technology to Enhance Traceability and Information Sharing in the Supply Chain of Textile Supply Chain: Application to the Order-to-Cash Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16980,223 +17114,223 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain Driven Supply Chains and Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.97-111, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96154-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Approach for the Building and the Selection of Multidisciplinary Teams in Health Care System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Integrated Approach for the Building and the Selection of Multidisciplinary Teams in Health Care System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17215,70 +17349,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abederrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. Innovative and Knowledge-Based Production Management in a Global-Local World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270-277, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17288,1000 +17422,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facility Layout Design through Integration of Lean Manufacturing in Industry 4.0 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (10), pp.798-803, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid F-SWARA and F-ENTROPY for the optimization of the weighting of the location criteria of a green logistics platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bennani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (10), pp.1606-1612, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green VRP applied to Home Health Care problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hadjtaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moalla Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman A. El Mhamedi El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (10), pp.3154-3159, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle routing problem with three-dimensional loading constraints: Experimentations and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (1), pp.104-109, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand forecast; a case study in the agri-food sector: Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Guinoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (1), pp.993-998, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Based WSA for Decision Support Bayesian Systems: Case of Prognostic in Maintenance Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.222-230, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006878502320240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Framework of a TMS Benchmark Analysis Applied on an European Airline Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le H.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canada. 48 (3), pp.424-429, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregating Probabilistic Models of Complex Multi-State Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danioko Fadaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchoffa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Canada. 48 (3), pp.136-140, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated sustainable partner selection approach with closed-loop supply chain network configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18300,188 +18434,188 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canada. 3, pp.1840-1845, 2015, 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Management of Spare Parts Stock Shortages Via Causal Reasoning Using Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canada. 48 (3), 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18549,51 +18683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E08D4F6"/>
+    <w:nsid w:val="F7BA22EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18780,51 +18914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahman-el-mhamedi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1334-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144267926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173539012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355925142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-8707-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Tour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadaba Danioko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v16.i2.pp1314-1324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chakroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El mhamedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02281-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Elmhamedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424862224500155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Dridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.6358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla Hafidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Barkany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2023-4-339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100345" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meliani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;ad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834809v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khatrouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36346/sarjbm.2022.v04i03.006" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Brahim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116160" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bennani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jawab" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159544" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dridi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dafaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10057-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dansoko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.02.24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03029010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2019-0012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1847979020929783" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036392v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Addouche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourt&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082356" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.334" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mhamedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujelbene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kafa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-017-0326-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiani Nouha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Triki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaouali Inaam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.880" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IER.2014.065019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kaddes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBHR.2013.058854" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mkaouar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jlassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bella&#226;j" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661823v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056141v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abouabdellah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hadj Taieb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Moalla Loukil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Jlassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192735v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dridi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jouini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dafaoui" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mhamedi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman El Mhamedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353921" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353879" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman E lmhamedi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353949" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elmhamedi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015533v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2019.8907263" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Lissane El Haq" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473691v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Redjem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022534v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Elloumi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687537v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Koubaa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Dhouib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687612v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elleuch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687639v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Elmokrini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Berrado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Akkouri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340123v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230173v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khartouch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boudjelbene" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231440v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230226v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Dhib" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229570v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Zaouali" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230155v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387878v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_33" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502472v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322493v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Lahiani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946334v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Triki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502461v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502503v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502477v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502511v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793519v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795724v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795679v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoffa David" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793527v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637942v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;zianne Bennour" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637935v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990833v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637952v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminata Duta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637947v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassade" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645662v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645655v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645671v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644581v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Chinvigai" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645676v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644596v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645716v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645693v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644241v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645720v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellaaj" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645690v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645696v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646414v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646417v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouawad" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646442v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646416v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646415v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646443v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646433v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella&#226;j Salma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermed Lyes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646438v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbib Chabchoub" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646448v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646453v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haned" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646429v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646455v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646432v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646452v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646435v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646449v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646456v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646436v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646430v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644219v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644195v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allaoui" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artiba" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645050v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645048v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kemoune" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645034v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645043v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645039v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643112v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643117v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roucou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643150v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benmoussa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zoghbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643108v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daoudi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643129v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henrioud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834790v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96154-1_5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834786v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zribi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.507" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834784v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jawab" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.620" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjtaieb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moalla Loukil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. El Mhamedi El Mhamedi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.214" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834850v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.076" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834848v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Guinoubi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.191" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019216v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006878502320240" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230157v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.071" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230167v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.354" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230171v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.224" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahman-el-mhamedi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1334-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144267926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173539012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355925142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-8707-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Tour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadaba Danioko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v16.i2.pp1314-1324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chakroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El mhamedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02281-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Elmhamedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424862224500155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Dridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.6358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla Hafidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Barkany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2023-4-339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100345" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jawab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dridi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dafaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;ad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khatrouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36346/sarjbm.2022.v04i03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Brahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10057-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dansoko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.02.24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03029010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2019-0012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1847979020929783" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Addouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourt&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mhamedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujelbene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kafa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-017-0326-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaouali Inaam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.880" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiani Nouha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Triki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IER.2014.065019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kaddes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBHR.2013.058854" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mkaouar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jlassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bella&#226;j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43666-6_46" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abouabdellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Jlassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hadj Taieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Moalla Loukil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dridi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jouini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dafaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mhamedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elmhamedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353879" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman El Mhamedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353921" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman E lmhamedi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2019.8907263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Elloumi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Lissane El Haq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Redjem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elleuch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Koubaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Dhouib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Elmokrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Berrado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Akkouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khartouch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boudjelbene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Dhib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Zaouali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502472v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Lahiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Triki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoffa David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793578v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637935v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;zianne Bennour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminata Duta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645662v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Chinvigai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645676v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644596v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellaaj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouawad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646436v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbib Chabchoub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646433v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella&#226;j Salma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermed Lyes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646453v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haned" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646439v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646455v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646452v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646456v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646449v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644219v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645043v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645039v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artiba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kemoune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645034v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643112v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roucou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benmoussa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zoghbi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daoudi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henrioud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96154-1_5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019210v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015923v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834786v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zribi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.507" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jawab" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjtaieb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moalla Loukil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. El Mhamedi El Mhamedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.214" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.076" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Guinoubi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.191" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006878502320240" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.071" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.354" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>