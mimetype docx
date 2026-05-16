--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -140,74 +140,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">173539012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=8_wa4OQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000355925142</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/ABE-8707-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -260,16798 +281,16798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic and ecological constraints of hybrid systems with Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Fousseyni Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadaba Danioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.1314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11591/ijpeds.v16.i2.pp1314-1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive maintenance model for health assessment of an assembly robot based on machine learning in the context of smart plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Digital Twin-Driven Dynamic Scheduling of Flexible Manufacturing System in the Context of Smart Factory Producing Brass Accessories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10845-023-02281-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Integration and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2424862224500155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538673v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin-Driven Dynamic Scheduling of Flexible Manufacturing System in the Context of Smart Factory Producing Brass Accessories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A predictive maintenance model for health assessment of an assembly robot based on machine learning in the context of smart plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Integration and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2424862224500155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-023-02281-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735534v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Slime Mould Algorithm on the Bi-Objective Environmental Economic Dispatch Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawba Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Mami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (6), pp.12190-12197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48084/etasr.6358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of production, maintenance, and quality: A review and research trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Barkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Engineering and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (4), pp.282-296. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24867/IJIEM-2023-4-339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying integrated Blockchain and Big Data technologies to improve supply chain traceability and information sharing in the textile sector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28, pp.100345. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jii.2022.100345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03834812v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Driss Amegouz</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538685v1</w:t>
+                <w:t xml:space="preserve">hal-04538691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi Criteria Decision Making Approach for Football Team Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Khatrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
+              <w:t xml:space="preserve">South Asian Research Journal of Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36346/sarjbm.2022.v04i03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834793v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cluster-based WSA method to elicit expert knowledge for Bayesian reasoning—Case of parcel delivery with drone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.116160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04349008v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Meliani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fouad Jawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538691v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi Criteria Decision Making Approach for Football Team Selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Khatrouch</w:t>
+                <w:t xml:space="preserve">H. Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Belhouchet</w:t>
+                <w:t xml:space="preserve">A. Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Boujelbene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">E. Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Asian Research Journal of Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (3), pp.133-139. </w:t>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.8850-8855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36346/sarjbm.2022.v04i03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834809v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based WSA method to elicit expert knowledge for Bayesian reasoning—Case of parcel delivery with drone</w:t>
+                <w:t xml:space="preserve">Applying integrated Blockchain and Big Data technologies to improve supply chain traceability and information sharing in the textile sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Ben Brahim</w:t>
+                <w:t xml:space="preserve">Manal Hader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dolgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116160⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Information Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.100345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jii.2022.100345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834816v1</w:t>
+                <w:t xml:space="preserve">hal-03834812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid MCDM for the Location of Urban Distribution Centers under Uncertainty: A Case Study of Casablanca, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Jawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (15), pp.9544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su14159544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposed integrated manufacturing system of a workshop producing brass accessories in the context of industry 4.0</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
+                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), pp.8850-8855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-022-10057-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03834787v1</w:t>
+                <w:t xml:space="preserve">hal-04538699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Levenberg-Marquardt Algorithm in Solving the Economic Emission Dispatch Problem Integrating Renewable Energy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dafaoui</w:t>
+                <w:t xml:space="preserve">A proposed integrated manufacturing system of a workshop producing brass accessories in the context of industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chakroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering technology and Applied science research </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48084/etasr.5002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-022-10057-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538699v1</w:t>
+                <w:t xml:space="preserve">hal-03834787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tabu search based approach for the Heterogeneous Fleet Vehicle Routing Problem with three-dimensional loading constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126, pp.109239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2022.109239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de production du biogaz emanant des dechets organiques : cas de Bamako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadaba Danioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dansoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique de la SOAPHYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.C20A24-1-C20A24-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46411/jpsoaphys.2020.02.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint optimization of production and maintenance for multi-machines subject to degradation and subcontracting constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Barkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quality in Maintenance Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, ahead-of-print (ahead-of-print), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JQME-01-2019-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated planning of production and maintenance for imperfect system with subcontracting strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla Hafidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah El Barkany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morad Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.184797902092978. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1847979020929783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic manufacturing network – from flat semantic graphs to composite models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 57 (20), pp.6569-6578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207543.2019.1570375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A developed Tabu Search algorithm for heterogeneous fleet vehicle routing problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (13), pp.1051-1056. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Systems Optimization: Application to Hybrid Systems Photovoltaic Connected to Grid. A Mali Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Fousseyni Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadaba Danioko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badié Diourté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (8), pp.2356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su11082356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Build a Bayesian Network from FMECA in the Production of Automotive Parts: Diagnosis and Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (13), pp.2572-2577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sizing of the Drone Delivery Fleet Considering Energy Autonomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su10093344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and selecting partners in sustainable supply chain network: a comparative analysis of combined fuzzy multi-criteria approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abederrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPSEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12597-017-0326-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework of Performance Assessment of Collaborative Supply Chain:</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaouali Inaam</w:t>
+                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhamedi Abderrahman</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (12), pp.845 - 850. </w:t>
+              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105 (130-154), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683027v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital factory system for dynamic manufacturing network supporting networked collaborative product development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel industrial performance improving method based on human resources management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.datak.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01505825v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel industrial performance improving method based on human resources management.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A framework of Performance Assessment of Collaborative Supply Chain:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaouali Inaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhamedi Abderrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.045⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (12), pp.845 - 850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487459v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement Using Simulation and Line Balancing; Application in Departure Terminal at Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimas Novrisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tresna P. Soemardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 799-800, pp.1403-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.799-800.1403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated Case-Based Reasoning and AHP method for team selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Economics &amp; Strategic Management of Business Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2, pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach for selecting green teams: the case of surgical teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Environmental Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Interdisciplinary Environmental Review, 15 (4), pp.193-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IER.2014.065019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for building multidisciplinary teams: case of surgical teams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kaddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioural and Healthcare Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJBHR.2013.058854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for an efficient human resource appraisal and selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Khebbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Engineering and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol 5 (2),, pp. 323-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy PROMETHEE II method for the selection of reverse logistics provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int J Entreprise Network Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.Vol.5, Issue 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective programming model for nurse scheduling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les risques d’externalisation : proposition d’une nouvelle typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Logistics economics and globalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.60-71</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661785v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques d’externalisation : proposition d’une nouvelle typologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A multi-objective programming model for nurse scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1)</w:t>
+              <w:t xml:space="preserve">International Journal of Logistics economics and globalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.60-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586353v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks of queues with multiple customer types: application in emergency departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihen Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Behavioural and Healthcare Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (4), pp.400 - 419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of scheduling policies based on simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of fuzzy AHP method in prioritizing patients' needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19, pp.293-300</w:t>
+              <w:t xml:space="preserve">International Journal of Revenue Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661823v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of fuzzy AHP method in prioritizing patients' needs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multi-objective optimization of scheduling policies based on simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Revenue Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (2), pp.111</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19, pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661806v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance of a Common Working Environment for System Engineering and Model Based System Engineering within a PLM Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGIP, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Predictive Maintenance Models for a Packaging Robot Based on Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Trondheim, Norway. pp.674-688, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43666-6_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement dynamique d'un système de fabrication flexible piloté par des jumeaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Procure to Pay process through Blockchain technology – Case of Textile Sector–</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 6th International Conference on Logistics Operations Management (GOL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GOL53975.2022.9820374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceutical Supply Chain Risk Assessment in the Time of COVID 19/Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Variants of Bi-objective Vehicle Routing Problem in Home (Health)-Care Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Halouani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Salma Hadj Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taicir Moalla Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.697-704, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_76⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.77-86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834830v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Variants of Bi-objective Vehicle Routing Problem in Home (Health)-Care Fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmaceutical Supply Chain Risk Assessment in the Time of COVID 19/Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taicir Moalla Loukil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jihene Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.77-86, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85914-5_9⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.697-704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834818v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRATIVE STUDY OF TWO CLASSICAL OPTIMIZATION ALGORITHMS SOLVING ECONOMIC DISPATCH PROBLEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mami</w:t>
+                <w:t xml:space="preserve">UNDERSTANDING THE DETERMINANTS OF BLOCKCHAIN TECHNOLOGY ADOPTION STAGES AND SUPPLY CHAIN PERFORMANCE USING THE TECHNOLOGY-ORGANIZATION-ENVIRONMENT FRAMEWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192735v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain Integrated ERP For a Better Supply Chain Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Blockchain technology in supply chain management and loyalty programs: toward blockchain implementation in retail market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 7th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102084⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028745v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNDERSTANDING THE DETERMINANTS OF BLOCKCHAIN TECHNOLOGY ADOPTION STAGES AND SUPPLY CHAIN PERFORMANCE USING THE TECHNOLOGY-ORGANIZATION-ENVIRONMENT FRAMEWORK</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
+                <w:t xml:space="preserve">Impact of 3D Loading on VRP Solutions: Simulation Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192874v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockchain technology in supply chain management and loyalty programs: toward blockchain implementation in retail market</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Hader</w:t>
+                <w:t xml:space="preserve">The impact of congestion on the cost of transport in urban areas: Application for the location of an urban distribution center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Jawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Amegouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman E lmhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Fez, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834857v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 3D Loading on VRP Solutions: Simulation Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Meliani</w:t>
+                <w:t xml:space="preserve">Blockchain Integrated ERP For a Better Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Abderrahman Elmhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA49782.2020.9353921⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 7th International Conference on Industrial Engineering and Applications (ICIEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Paris, France. pp.139-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIEA49774.2020.9102084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834856v1</w:t>
+                <w:t xml:space="preserve">hal-03028745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of congestion on the cost of transport in urban areas: Application for the location of an urban distribution center</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
+                <w:t xml:space="preserve">COMPRATIVE STUDY OF TWO CLASSICAL OPTIMIZATION ALGORITHMS SOLVING ECONOMIC DISPATCH PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman E lmhamedi</w:t>
+                <w:t xml:space="preserve">H Jouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 13th International Colloquium of Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834852v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabu Search for urban freight VRP: Fundamental aspects and parameters tuning evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Colloquium on Logistics and Supply Chain Management (LOGISTIQUA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montreuil - Paris, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LOGISTIQUA.2019.8907263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème de Localisation-Routage avec Gestion de Stock à deux niveaux : Modélisation et Résolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Turki</w:t>
+                <w:t xml:space="preserve">Gestion aval du Centre de Distribution Urbain : cas du Problème de chargement des véhicules 3D en tournées de véhicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Meliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonda Elloumi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Saâd Lissane El Haq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCOSYL’18</w:t>
+              <w:t xml:space="preserve">International Conference On Complexe Systems and Logistics ICOSYL’18, 11-13 avril 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022534v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion aval du Centre de Distribution Urbain : cas du Problème de chargement des véhicules 3D en tournées de véhicule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
+                <w:t xml:space="preserve">Algorithme de Lucioles pour le Soin à Domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Dekhici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saâd Lissane El Haq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Rabeh Redjem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference On Complexe Systems and Logistics ICOSYL’18, 11-13 avril 2018</w:t>
+              <w:t xml:space="preserve">Internationnal conference on complex systems and logistic; ICOSYL 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015534v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Lucioles pour le Soin à Domicile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Problème de Localisation-Routage avec Gestion de Stock à deux niveaux : Modélisation et Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabeh Redjem</w:t>
+                <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Belkadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sonda Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal conference on complex systems and logistic; ICOSYL 2018</w:t>
+              <w:t xml:space="preserve">iCOSYL’18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473691v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fuzzy approach for supply chain vulnerabilities assessement: Application to an agrifood supply chain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alignment of the PLM federated interoperability framework with IoT and virtual manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Tchoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danioko Fadaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IESM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Information Society and Techology, ICIST2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687612v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment of the PLM federated interoperability framework with IoT and virtual manufacturing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stakeholders’ Needs and Requirements from a Decision Support System for Staff Scheduling in the Road Transportation of Crude Oil Sector.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Information Society and Techology, ICIST2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Kopaonik, Serbia</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT), 2017. IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506813v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakeholders’ Needs and Requirements from a Decision Support System for Staff Scheduling in the Road Transportation of Crude Oil Sector.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A fuzzy approach for supply chain vulnerabilities assessement: Application to an agrifood supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT), 2017. IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">7th IESM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687537v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics Support Approach for Drone Delivery Fleet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Troudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Málaga, Spain. pp 86-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-production analysis approach for drone delivery fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troudi Asma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiene Dellagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El . Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Service Operations and Logistics and Informatics (SOLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bari, Italy. pp.150-155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOLI.2017.8120986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de l’art du problème de localisation ¬routage avec gestion de stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Turki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonda Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability Improvement in a Collaborative Dynamic Manufacturing Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluating outsourcing risks in the pharmaceutical supply chain: Case of a multi-criteria combined fuzzy AHP-PROMETHEE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma Elmokrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Figay</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Koudri</w:t>
+                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IFAC AMEST Workshop « Maintenance Technologies for Performance Enhancement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699735v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience and Vulnerability in Supply Chain: Literature review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Survey of Inventory‐Location Routing Problem with perishable products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">2ème conférence annuelle TORS’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340130v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating outsourcing risks in the pharmaceutical supply chain: Case of a multi-criteria combined fuzzy AHP-PROMETHEE approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sustainable partner selection problem: A conceptual analysis and proposed decision criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Akkouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IFAC AMEST Workshop « Maintenance Technologies for Performance Enhancement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Biarritz, France</w:t>
+              <w:t xml:space="preserve">GSC’16 3rd International Conference on Green Supply Chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340078v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Inventory‐Location Routing Problem with perishable products</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An approach to risk Assessment for Outsourcing Logistics: Case of Pharmaceutical Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assma Elmokrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence annuelle TORS’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687639v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable partner selection problem: A conceptual analysis and proposed decision criteria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
+                <w:t xml:space="preserve">Interoperability Improvement in a Collaborative Dynamic Manufacturing Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Moones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mhamedi Abderrahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Figay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zina Akkouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+                <w:t xml:space="preserve">Ali Koudri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSC’16 3rd International Conference on Green Supply Chain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Columbia, SC, United States. pp.286-295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54660-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339962v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to risk Assessment for Outsourcing Logistics: Case of Pharmaceutical Industry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Resilience and Vulnerability in Supply Chain: Literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Elleuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Berrado</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340123v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of multi-criteria decision making for selection teams in healthcare system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Contribution à un modèle d’aide à la constitution des équipes multidisciplinaires basé sur les préférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khartouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boudjelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Boudjelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TORS’15-1st Annual TORS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">CIGIMS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, EST de Fès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231440v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Application of multi-criteria decision making for selection teams in healthcare system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Khartouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boudjelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">TORS’15-1st Annual TORS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229574v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance study for a sustainable strategy: Case of Electrical and Electronic Equipments waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Survey of Unmanned Aircraft Systems: Classifications, Logistic support and integrated maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiene Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taicir Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 th international conference of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
+              <w:t xml:space="preserve">- 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230226v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à un modèle d’aide à la constitution des équipes multidisciplinaires basé sur les préférences</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Performance study for a sustainable strategy: Case of Electrical and Electronic Equipments waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Dhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taicir Loukil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGIMS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, EST de Fès, France</w:t>
+              <w:t xml:space="preserve">12 th international conference of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230173v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM Standards Modelling for Enterprise Interoperability: A Manufacturing Case Study for ERP and MES Systems Integration Based on ISA-95</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation pour la conception de la chaîne logistique inverse en cas d’externalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF - 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d’aide à la décision, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438399v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour la conception de la chaîne logistique inverse en cas d’externalisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PLM Standards Modelling for Enterprise Interoperability: A Manufacturing Case Study for ERP and MES Systems Integration Based on ISA-95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Moones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vosgien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 16ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nîmes, France. pp.157-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229570v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">conceptualization and scale development collaborative supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaam Zaouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th International Symposium on logistics ISL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Framework for Outsourcing Logistics in the Pharmaceutical Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assma Elmokrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on industrial engineering and systems management IESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Improvement of Baggage Handling System in the Soekarno Hatta International Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimas Novrisal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tresna Soemardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable approach for third-party reverse logistics provider selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Green Supply chain (GSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Arras, France</w:t>
+              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502461v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation based optimization approach to solve a maintenance process problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.270-277, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322568v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation based optimization approach to solve a maintenance process problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2014, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387878v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fuzzy multi criteria approach for evaluating sustainability performance of third –party reverse logistics providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiobjective Optimization Approach to Solve a Maintenance Process Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Lahiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> Stochastic Modeling Techniques and Data Analysis International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbon Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502472v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiobjective Optimization Approach to Solve a Maintenance Process Problem</w:t>
+                <w:t xml:space="preserve">Application de l'Algorithme NSGA-II pour l'Optimisation Multiobjectif dans un Atelier de Production de Biens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Lahiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfatteh Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Stochastic Modeling Techniques and Data Analysis International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbon Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322493v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de l'Algorithme NSGA-II pour l'Optimisation Multiobjectif dans un Atelier de Production de Biens.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946334v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère pour le choix de prestataires de logistique inverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sustainable approach for third-party reverse logistics provider selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Green Supply chain (GSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946391v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Performance Measurement for Green Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Management and Control of Production and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance globale dans la chaîne logistique verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ᶱ Congrès international de Géni Industriel ( CIGI 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance durable de la chaîne logistique verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Conférence Internationale sur la Maintenance, la Gestion, la Logistique et l’Electrotechnique (CIMGLE’2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">et simulation des flux de maintenance dans un système de production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assignment problem under competences and preferences constraints: Modelling and resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium "Information Control Problems in Manufacturing - INCOM'12"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793587v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation des flux de maintenance dans un système de production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decision aided tool for recycled spare parts management under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
+              <w:t xml:space="preserve">IFAC, IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, China. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795642v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision Aid in Software Maintenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Performance Management of the Industrial Supplies by Bayesian Networks: Proposed Approach and Industrial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danioko Fadaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793527v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du retour d'expérience par le réseau bayésien : proposition d'une démarche et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchoffa David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th conference of Adminsitrative Science Association of Canada,09-12 juin 2012, st john Terre Neuve Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment problem under competences and preferences constraints: Modelling and resolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Selection of reverse logistics provider for a paper firm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium "Information Control Problems in Manufacturing - INCOM'12"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Turkey. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795679v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision aided tool for recycled spare parts management under uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">et simulation des flux de maintenance dans un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC, IEEE International Conference on Industrial Engineering and Engineering Management (IEEM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, China. pp.11</w:t>
+              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795724v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance Management of the Industrial Supplies by Bayesian Networks: Proposed Approach and Industrial</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Decision Aid in Software Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoffa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Romania. pp.11</w:t>
+              <w:t xml:space="preserve">, May 2012, Romania. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793519v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of reverse logistics provider for a paper firm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation des flux de maintenance dans un système de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahiani Nouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International FLINS Conference on Uncertainty Modeling in Knowledge Engineering and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Turkey. pp.11</w:t>
+              <w:t xml:space="preserve">13e congres de ROADEF, 11-13 avril 2012 Angers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793477v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de résolution du problème d'affectation sous contraintes de compétences et préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmeCongrès International de Génie Industriel-CIGI, Saint Sauveur, Québec,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'intégration du retour d'expérience cognitif à la statistique dans la résolution de problèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mézianne Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference of Adminsitrative Science Association of Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montreal,Quebec., Canada. pp.153-164</w:t>
+              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637935v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration du retour d'expérience cognitif à la statistique dans la résolution de problèmes industriels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mézianne Bennour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.111</w:t>
+              <w:t xml:space="preserve">conference of Adminsitrative Science Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montreal,Quebec., Canada. pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637942v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience positif : proposition et mise en œuvre d'une démarche d'identification des pratiques transférables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mazouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouami Seli Apedome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 39th Conference of Administrative Science Association of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration de l'incertitude dans la gestion de stock des pièces de rechange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminata Duta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Quebec, Canada. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision aided tool for sustainable inventory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminata Duta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference of Production and Research,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sttutgart, Germany. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi Ant Colony System for the VRPSPDTW</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A competence based evaluation and selection problem by fuzzy linguistic computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
+              <w:t xml:space="preserve">3rd. International Symposium on Computational Intelligence and Design-ISCID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645680v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Ant Colony System for the VRPSPDTW: the case of logistic transport related to event organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse des risques dans la chaîne logistique hospitalière par l'approche systémique : application de la méthode MADS-MOSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Khartouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Confrence on Multiple Objective Programming and Goal Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sousse, France. pp.11</w:t>
+              <w:t xml:space="preserve">GISEH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644537v1</w:t>
+                <w:t xml:space="preserve">hal-00645671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques dans la chaîne logistique hospitalière par l'approche systémique : application de la méthode MADS-MOSAR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assignment problem formulation under competence and preference constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GISEH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th. IEEE International Conference on Industrial Engineering and Engineering Management-IEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645671v1</w:t>
+                <w:t xml:space="preserve">hal-00645655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assignment problem formulation under competence and preference constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Improved Ant Colony System for the VRPSPDTW: the case of logistic transport related to event organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th. IEEE International Conference on Industrial Engineering and Engineering Management-IEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
+              <w:t xml:space="preserve">The 9th International Confrence on Multiple Objective Programming and Goal Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sousse, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645655v1</w:t>
+                <w:t xml:space="preserve">hal-00644537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A competence based evaluation and selection problem by fuzzy linguistic computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ISO 9001: 2000/2008 And Lean-six sigma integration toward to cmmi-dev for performance processus improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd. International Symposium on Computational Intelligence and Design-ISCID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, China. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference of Modeling and Simulation - MOSIM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645662v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISO 9001: 2000/2008 And Lean-six sigma integration toward to cmmi-dev for performance processus improvement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec chargement et fenêtres horaires (2L-CVRPTW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Khebbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Modeling and Simulation - MOSIM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. pp.11</w:t>
+              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644581v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immunity-based honey bee algorithm for solving assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd. International Conference on Metaheuristics and Nature Inspired Computing-META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de tournées de véhicules avec chargement et fenêtres horaires (2L-CVRPTW)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A multi Ant Colony System for the VRPSPDTW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lassade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.11</w:t>
+              <w:t xml:space="preserve">International Conference on Metaheuristics and Nature Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Djerba, Tunisia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644596v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Six Sigma - CMMI approach in ISO organizations for enhancing process improvement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Competence evaluation approach based on 2-tuple linguistic representation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8éme Congrès International de Génie Industriel (CIGI'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
+              <w:t xml:space="preserve">16th International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, beijing, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645696v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line management of EoL product defective condition for optimal disassembly planning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">iso9001:2000, lean-six sigma and cmmi-dev integration in smes for enhancing process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 13th IFAC Symposium on Information Control Problems in Manufacturing, Information Control Problems in Manufacturing,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1</w:t>
+              <w:t xml:space="preserve">20th International Conference on Prodcution Research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, shanghai, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645735v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iso9001:2000, lean-six sigma and cmmi-dev integration in smes for enhancing process improvement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Classification of Reengineered Business Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Prodcution Research,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, shanghai, China. pp.1</w:t>
+              <w:t xml:space="preserve">Computational Intelligence for Modelling Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Sidney, Australia. pp.CIMCA06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645716v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competence evaluation approach based on 2-tuple linguistic representation model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adaptation aux risques liés aux stratégies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Boujelbene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Industrial Engineering and Engineering Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, beijing, China. pp.1</w:t>
+              <w:t xml:space="preserve">8ième congrès international pluridisciplinaire Qualita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645693v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of Reengineered Business Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'intégration des compétences dans un problème d'affectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence for Modelling Control and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Sidney, Australia. pp.CIMCA06</w:t>
+              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel-CIGI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644241v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux risques liés aux stratégies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Integrated Six Sigma - CMMI approach in ISO organizations for enhancing process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ième congrès international pluridisciplinaire Qualita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.1</w:t>
+              <w:t xml:space="preserve">8éme Congrès International de Génie Industriel (CIGI'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645720v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intégration des compétences dans un problème d'affectation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On-line management of EoL product defective condition for optimal disassembly planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luminata Duta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès International de Génie Industriel-CIGI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Bagnère de Bigorre, France. pp.1</w:t>
+              <w:t xml:space="preserve">Proceedings of The 13th IFAC Symposium on Information Control Problems in Manufacturing, Information Control Problems in Manufacturing,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645690v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des risques dans les projets d'implémentation d'un Système d'Information: Adaptation de la méthode AMDEC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Maîtrise et Management des risques industriels M2RI'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, ouajda, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human resources assignment problem under competence constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Mkaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th. International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises-MITIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Prague, European Union. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Multi Criteria Aid Model for Process Piloting Using Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Conference on Intelligent Systems Design and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Kaohsiung, Taiwan. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation PLNE du problème de composition d'équipes compétentes représentant les départements de l'entreprise lors de la réorganisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congres de la Société Française de la Recherche Opérationnelle et d'Aide a la Décision ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont Ferrand, France. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization Tool to Form Combinatorial teams during Implementing Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mouawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International conference on Service Systems and Service Management ICSSSM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Melbourne, Australia. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Management of Business Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth Working Conference on Virtual Enterprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d'un problème de planification avec partage de ressources : cas de l'organisation logistique événementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lassade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIL 08 ENSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Marrakech, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward to the process interaction in order to improve the enterprise capability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Proactive management of organizational change using bayesian networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">MITIP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646436v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An approach for improving enterprise process interaction performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
+              <w:t xml:space="preserve">7ème Congrès international de génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646430v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle d'aide à la décision pour l'évaluation de la performance des processus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hbib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées de doctorant en Recherche Opérationnelle et Aide à la Décision (ROAD'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Tunisie. pp.1</w:t>
+              <w:t xml:space="preserve">Proceedings of 2007 International Conference on Service Systems and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646438v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques liés aux stratégies d'externalisation de processus d'entreprise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un Modèle de prédiction de la performance des processus basé sur les réseaux Bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Oran, Algérie. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646433v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diala Dhouib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Modèle de prédiction de la performance des processus basé sur les réseaux Bayésiens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse des risques liés aux stratégies d'externalisation de processus d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellaâj Salma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Oran, Algérie. pp.1,1</w:t>
+              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646453v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive management of organizational change using bayesian networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Un modèle d'aide à la décision pour l'évaluation de la performance des processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Camara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MITIP 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Florence, Italy. pp.1,1</w:t>
+              <w:t xml:space="preserve">2èmes journées de doctorant en Recherche Opérationnelle et Aide à la Décision (ROAD'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646458v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for improving enterprise process interaction performance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès international de génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646437v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling and Performance evaluation the enterprise process behavior by Bayesian network, International Conference on Production Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 2007 International Conference on Service Systems and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France. pp.1</w:t>
+              <w:t xml:space="preserve">Int. Conf. ICPR'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Valparaison, Chile. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646439v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of manufacturing enterprises Processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'analyse des risques liés aux stratégies d'externalisation : Application au secteur du textile et de l'habillement tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualità 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Maroc. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646429v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Performance evaluation the enterprise process behavior by Bayesian network, International Conference on Production Research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation d'un processus hospitalier pour l'évaluation de la performance d'un service d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. ICPR'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Valparaison, Chile. pp.1,1</w:t>
+              <w:t xml:space="preserve">7ème Congrès Int. de Génie Industriel (CIGI2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646455v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse des risques liés aux stratégies d'externalisation : Application au secteur du textile et de l'habillement tunisien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quality risk in outsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Bellaâj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kermed Lyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kermed Lyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualità 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Maroc. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management (ICSSSM'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646432v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation d'un processus hospitalier pour l'évaluation de la performance d'un service d'urgence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Construction d'un modèle de prédiction de l'impact d'un état de performance sur la performance global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haned</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès Int. de Génie Industriel (CIGI2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
+              <w:t xml:space="preserve">5ème Conf. Int. sur la Conception et la Production intégrée (CPI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Casablanca, Maroc. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646452v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality risk in outsourcing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarche de Réorganisation des Processus d'Entreprise: Analyse et Evaluation par la Simulation (BPR_AES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Service Systems and Service Management (ICSSSM'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, China. pp.1</w:t>
+              <w:t xml:space="preserve">7ème Congrès international de Génie Industriel (CIGI2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646435v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'un modèle de prédiction de l'impact d'un état de performance sur la performance global</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Toward to the process interaction in order to improve the enterprise capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chat Chinvigai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conf. Int. sur la Conception et la Production intégrée (CPI'2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Casablanca, Maroc. pp.1,1</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, China. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646456v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de Réorganisation des Processus d'Entreprise: Analyse et Evaluation par la Simulation (BPR_AES)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">L'Evaluation de la Performance des Processus d'Entreprises Manufacturières: Approche de Raisonnement à Base de Cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diala Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hbib Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès international de Génie Industriel (CIGI2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois- Rivières Québec, Canada. pp.1,1</w:t>
+              <w:t xml:space="preserve">7éme Congrès International de Génie Industriel (CIGI'2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646449v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration des systèmes d'information par les processus: Gestion des risques au niveau des processus réorganisés par la mesure du changement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Quantitative Risk Analysis In ERP Projects,Based On The Change Measurement,12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Brest, France. pp.CNRIUT'06</w:t>
+              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.INCOM'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644204v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterprise processes behavioural using IDEF3x and Bayesian Network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihen Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.SSSM'06</w:t>
+              <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Luxembourg, France. pp.GISEH'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644233v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Risk Analysis In ERP Projects,Based On The Change Measurement,12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Démarche de passage d'un modèle IDEF3x aux réseaux bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.INCOM'06</w:t>
+              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France. pp.CNRIUT'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644219v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Intégration des systèmes d'information par les processus: Gestion des risques au niveau des processus réorganisés par la mesure du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et analyse du parcours de patient dans le Service d'Urgence : cas de l'Hôpital de Sfax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Luxembourg, France. pp.GISEH'06</w:t>
+              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Brest, France. pp.CNRIUT'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644659v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche de passage d'un modèle IDEF3x aux réseaux bayésiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">Enterprise processes behavioural using IDEF3x and Bayesian Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque National de la Recherche dans les IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Brest, France. pp.CNRIUT'06</w:t>
+              <w:t xml:space="preserve">IEEE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.SSSM'06</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644195v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to combine scheduling, maintenance and quality control in the total operation cost in a single machine under uncertainty,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Causality identification of inductor and indicator of performance for process improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
+              <w:t xml:space="preserve">4th Int. Workshop on Performance Measurement (IFIP2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.IFIP2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645043v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des relations entre indicateurs et inducteurs de performance des processus d'entreprise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gestion des risques dans les projets ERP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CPI'2005</w:t>
+              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645039v1</w:t>
+                <w:t xml:space="preserve">hal-00645050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causality identification of inductor and indicator of performance for process improvement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stochastic two machine flow shop scheduling with availability constraints to minimize the expected makespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Artiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Workshop on Performance Measurement (IFIP2005),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, France. pp.IFIP2005</w:t>
+              <w:t xml:space="preserve">35th Conf. On Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Turkey. Computers &amp; Industrial Engineering</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645041v1</w:t>
+                <w:t xml:space="preserve">hal-00645054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic two machine flow shop scheduling with availability constraints to minimize the expected makespan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une approche d'aide à la formalisation des relations entre indicateurs et inducteurs de performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Conf. On Computers &amp; Industrial Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Turkey. Computers &amp; Industrial Engineering</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645054v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques dans les projets ERP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Analyse des risques dans les projets d'implémentation des ERP : Adaptation de la méthode OSR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Samba Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645050v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination et coopération des processus d'entreprise : étude de cas industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kemoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des risques dans les projets d'implémentation des ERP : Adaptation de la méthode OSR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">An approach to combine scheduling, maintenance and quality control in the total operation cost in a single machine under uncertainty,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005),</w:t>
+              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, France. pp.GI2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645052v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche d'aide à la formalisation des relations entre indicateurs et inducteurs de performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modélisation des relations entre indicateurs et inducteurs de performance des processus d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Int. de Génie Industriel (GI2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Besançon, France. pp.10</w:t>
+              <w:t xml:space="preserve">4ème conf. Int. sur la Conception et la Production intégrée (CPI'2005),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CPI'2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645034v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution du projet ACNOS à la méthodologie PETRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Technique d'aide à la décision pour le choix d'une configuration physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benmoussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2003, Meknes, Maroc. pp.111</w:t>
+              <w:t xml:space="preserve">, Nov 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643112v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de succès d'un projet ERP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique d'aide à la décision pour le choix d'une configuration physique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution du projet ACNOS à la méthodologie PETRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque int. de Conception et la Production intégrée (CPI2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2003, France</w:t>
+              <w:t xml:space="preserve">, Oct 2003, Meknes, Maroc. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643150v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de performance d'un système de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mouloudi Dafaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Laval, Canada. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets ERP : Quelle application de la méthodologie MERISE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Programming-Based Qualitative Evaluation for Micro-Assembly Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Henrioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th IEEE International Conference on Advanced (ICAR'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Portugal. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17061,358 +17082,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Application of Blockchain Technology to Enhance Traceability and Information Sharing in the Supply Chain of Textile Supply Chain: Application to the Order-to-Cash Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Hader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Tchoffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Abouabdellah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain Driven Supply Chains and Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.97-111, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-96154-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Approach for the Building and the Selection of Multidisciplinary Teams in Health Care System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Khatrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">An Integrated Approach for the Building and the Selection of Multidisciplinary Teams in Health Care System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Multi Criteria Approach for Evaluating Sustainability Performance of Third – Party Reverse Logistics Providers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abederrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. Innovative and Knowledge-Based Production Management in a Global-Local World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.270-277, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44736-9_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17422,1200 +17443,1200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facility Layout Design through Integration of Lean Manufacturing in Industry 4.0 context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chakroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55 (10), pp.798-803, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid F-SWARA and F-ENTROPY for the optimization of the weighting of the location criteria of a green logistics platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green VRP applied to Home Health Care problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jawab</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">S. Hadjtaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amegouz</w:t>
+                <w:t xml:space="preserve">T. Moalla Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman A. El Mhamedi El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55 (10), pp.1606-1612, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.620⟩</w:t>
+              <w:t xml:space="preserve">, 55 (10), pp.3154-3159, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834784v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green VRP applied to Home Health Care problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Hybrid F-SWARA and F-ENTROPY for the optimization of the weighting of the location criteria of a green logistics platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman A. El Mhamedi El Mhamedi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amegouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 55 (10), pp.3154-3159, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.214⟩</w:t>
+              <w:t xml:space="preserve">, 55 (10), pp.1606-1612, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834783v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle routing problem with three-dimensional loading constraints: Experimentations and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sâad Lissane Elhaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (1), pp.104-109, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand forecast; a case study in the agri-food sector: Cold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Guinoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Elmhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (1), pp.993-998, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Based WSA for Decision Support Bayesian Systems: Case of Prognostic in Maintenance Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Boujelbene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCITEPRESS - Science and Technology Publications, pp.222-230, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006878502320240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Framework of a TMS Benchmark Analysis Applied on an European Airline Company</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aggregating Probabilistic Models of Complex Multi-State Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danioko Fadaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchoffa David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Canada. 48 (3), pp.424-429, 2015, </w:t>
+              <w:t xml:space="preserve">, 2015, Canada. 48 (3), pp.136-140, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230240v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregating Probabilistic Models of Complex Multi-State Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a Framework of a TMS Benchmark Analysis Applied on an European Airline Company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le H.A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Canada. 48 (3), pp.136-140, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.071⟩</w:t>
+              <w:t xml:space="preserve">, Canada. 48 (3), pp.424-429, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230157v1</w:t>
+                <w:t xml:space="preserve">hal-01230240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated sustainable partner selection approach with closed-loop supply chain network configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Kafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canada. 3, pp.1840-1845, 2015, 48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward Management of Spare Parts Stock Shortages Via Causal Reasoning Using Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid-Ali Addouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman El Mhamedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine, 15th IFAC Symposium on “Information Control Problems in Manufacturing,INCOM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canada. 48 (3), 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId390"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18683,51 +18704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7BA22EE"/>
+    <w:nsid w:val="D13E0523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18914,51 +18935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahman-el-mhamedi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1334-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144267926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173539012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355925142" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-8707-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Tour&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadaba Danioko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v16.i2.pp1314-1324" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chakroun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El mhamedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02281-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Elmhamedi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424862224500155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Dridi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jouini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.6358" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391067v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla Hafidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Barkany" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2023-4-339" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hader" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100345" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bennani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jawab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159544" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834793v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dridi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dafaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meliani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;ad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109239" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834809v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khatrouch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36346/sarjbm.2022.v04i03.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Brahim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10057-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kon&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dansoko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.02.24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03029010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mahmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2019-0012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028994v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1847979020929783" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.334" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Addouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourt&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Brahim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mhamedi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujelbene" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kafa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-017-0326-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaouali Inaam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.880" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiani Nouha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Triki" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.045" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586225v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IER.2014.065019" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kaddes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBHR.2013.058854" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mkaouar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jlassi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bella&#226;j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661823v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43666-6_46" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abouabdellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820374" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Jlassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_76" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hadj Taieb" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Moalla Loukil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dridi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jouini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dafaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mhamedi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elmhamedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102084" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834857v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353879" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834856v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman El Mhamedi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353921" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman E lmhamedi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353949" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015533v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2019.8907263" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022534v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Elloumi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015534v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Lissane El Haq" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473691v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Redjem" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elleuch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687537v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Koubaa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Dhouib" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340078v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Elmokrini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Berrado" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339962v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Akkouri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231440v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khartouch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boudjelbene" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230226v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Dhib" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229570v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Zaouali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502461v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322568v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502472v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Lahiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Triki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502503v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502477v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502511v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793587v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoffa David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793578v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795679v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793519v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637868v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637935v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637942v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;zianne Bennour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637952v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminata Duta" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637947v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644537v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645671v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645662v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Chinvigai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645676v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644596v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645693v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644241v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645720v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellaaj" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645690v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646417v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouawad" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646446v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646414v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646442v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646415v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646436v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbib Chabchoub" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646438v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646433v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella&#226;j Salma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermed Lyes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646453v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haned" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646439v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646429v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646455v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646432v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646452v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646435v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646456v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646449v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644219v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645043v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allaoui" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645039v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645041v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645054v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artiba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kemoune" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645052v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645034v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643112v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643117v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roucou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643150v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benmoussa" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zoghbi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daoudi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henrioud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834790v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96154-1_5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019210v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015923v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834786v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zribi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.507" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834784v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jawab" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.620" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjtaieb" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moalla Loukil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. El Mhamedi El Mhamedi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.214" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834850v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.076" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834848v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Guinoubi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.191" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006878502320240" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.071" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230167v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.354" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230171v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.224" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahman-el-mhamedi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1334-6057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144267926" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173539012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=8_wa4OQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355925142" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/ABE-8707-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadaba Danioko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v16.i2.pp1314-1324" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chakroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Hani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Elmhamedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Masmoudi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424862224500155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El mhamedi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-023-02281-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Dridi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Jouini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Mami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouloudi Dafaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.6358" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla Hafidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah El Barkany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24867/IJIEM-2023-4-339" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Meliani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#226;ad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2022.109239" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538691v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834809v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khatrouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boujelbene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36346/sarjbm.2022.v04i03.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Brahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid-Ali Addouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116160" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bennani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Jawab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Amegouz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159544" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dridi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dafaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48084/etasr.5002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834812v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hader" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dolgui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2022.100345" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834795v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-022-10057-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kon&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dansoko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46411/jpsoaphys.2020.02.24" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03029010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Mahmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JQME-01-2019-0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1847979020929783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Figay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Seli Apedome" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1570375" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.334" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036392v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Addouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi&#233; Diourt&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Mhamedi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11082356" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Brahim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Mhamedi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boujelbene" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.594" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01886802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Troudi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiene Dellagi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093344" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kafa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abederrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12597-017-0326-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2016.02.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP4W53L5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahiani Nouha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Triki" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaouali Inaam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.880" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimas Novrisal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna P. Soemardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.799-800.1403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IER.2014.065019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kaddes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJBHR.2013.058854" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Mkaouar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Khebbache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Jlassi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586353v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bella&#226;j" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661785v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661806v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661823v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Amodeo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Yalaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597343v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducamp" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735771v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Turki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43666-6_46" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056141v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Abouabdellah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GOL53975.2022.9820374" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hadj Taieb" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Moalla Loukil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85914-5_9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Jlassi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Halouani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_76" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353879" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834856v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Lissane Elhaq" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahman El Mhamedi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353921" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman E lmhamedi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA49782.2020.9353949" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03028745v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Elmhamedi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA49774.2020.9102084" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192735v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dridi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jouini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dafaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Mhamedi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015533v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LOGISTIQUA.2019.8907263" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015534v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226;d Lissane El Haq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Dekhici" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeh Redjem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belkadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022534v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Turki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonda Elloumi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Dhouib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danioko Fadaba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687537v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Koubaa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Dhouib" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687612v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Elleuch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687445v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687418v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troudi Asma" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El . Mhamedi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOLI.2017.8120986" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687577v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assma Elmokrini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Berrado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687639v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339962v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Akkouri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01699735v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moones" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mhamedi Abderrahman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54660-5_26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340130v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230173v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Khartouch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Boudjelbene" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231440v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Dhib" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicir Loukil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229570v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vosgien" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230250v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaam Zaouali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230155v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Elmhamedi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresna Soemardi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502472v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44736-9_33" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322568v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502449v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322493v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Lahiani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946334v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatteh Triki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946391v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502461v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502503v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502477v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795679v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795724v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793578v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchoffa David" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795642v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637942v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;zianne Bennour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazouli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-00990833v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637952v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminata Duta" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637947v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645662v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645671v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645655v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644537v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lassade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chat Chinvigai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644596v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645676v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Samba Camara" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bellaaj" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645690v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645696v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645735v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646417v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mouawad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646446v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646414v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646416v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646415v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Camara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646443v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646458v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camara" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646437v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646439v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hbib Chabchoub" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646453v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haned" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646448v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella&#226;j Salma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kermed Lyes" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646438v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646455v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646432v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646452v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646435v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646456v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646449v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646430v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644219v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644659v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabchoub" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644195v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644233v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645041v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645050v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Allaoui" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Artiba" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645052v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645048v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kemoune" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645043v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645039v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643150v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benmoussa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roucou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643112v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643114v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zoghbi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643108v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daoudi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Henrioud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834790v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96154-1_5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015923v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834786v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chakroun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zribi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hani" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.507" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hadjtaieb" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moalla Loukil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman A. El Mhamedi El Mhamedi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.214" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834784v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bennani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jawab" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amegouz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.620" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834850v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.076" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834848v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Guinoubi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.191" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019216v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006878502320240" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230157v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.071" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230240v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le H.A." TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.118" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230167v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.354" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.224" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>