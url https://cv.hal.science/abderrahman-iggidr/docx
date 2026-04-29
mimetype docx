--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -158,51 +158,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oumoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2025, 98 (11), pp.2606-2618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2025.2472263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -521,326 +521,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Observer Design for Sequestered Erythrocytes Concentration Estimation in Severe Malaria Patients</w:t>
+                <w:t xml:space="preserve">Effects of heterogeneity and global dynamics of weakly connected subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Derdei M. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Yacheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.08.012⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmnp/2021034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927467v1</w:t>
+                <w:t xml:space="preserve">hal-03273146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous stabilization of single-input nonlinear systems with bounded controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oumoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.550-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40435-020-00658-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of heterogeneity and global dynamics of weakly connected subpopulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval Observer Design for Sequestered Erythrocytes Concentration Estimation in Severe Malaria Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derdei M. Bichara</w:t>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souad Yacheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.44. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, pp.399--407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mmnp/2021034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2020.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273146v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical study on schistosomiasis infection model: application of biological optimal control</w:t>
               </w:r>
@@ -1864,235 +1864,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of sequestered infected erythrocytes in Plasmodium falciparum malaria patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global stability of an epidemic model with two infected stages and mass-action incidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cozic</w:t>
+                <w:t xml:space="preserve">Mamadou Lamine Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (4), pp.741 - 759. </w:t>
+              <w:t xml:space="preserve">BIOMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.1--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mbe.2014.11.741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11145/j.biomath.2014.07.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922456v1</w:t>
+                <w:t xml:space="preserve">hal-01086101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stability of an epidemic model with two infected stages and mass-action incidence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the estimation of sequestered infected erythrocytes in Plasmodium falciparum malaria patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derdei Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamine Diouf</w:t>
+                <w:t xml:space="preserve">Nathalie Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Sy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMATH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3 (1), pp.1--8. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (4), pp.741 - 759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11145/j.biomath.2014.07.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2014.11.741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086101v1</w:t>
+                <w:t xml:space="preserve">hal-00922456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of a schistosomiasis infection model with biological control</w:t>
               </w:r>
@@ -2750,585 +2750,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval numerical observer: Application to a discrete time nonlinear fish model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An observer for a nonlinear age-structured model of a harvested fish population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diène Ngom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboudramane Guiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diène Ngom</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (2), pp.337-354</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595769v2</w:t>
+                <w:t xml:space="preserve">inria-00551871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An observer for a nonlinear age-structured model of a harvested fish population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval numerical observer: Application to a discrete time nonlinear fish model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboudramane Guiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diène Ngom</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 11, 2009 - Special Issue CARI 2008, pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.1923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00551871v1</w:t>
+                <w:t xml:space="preserve">inria-00595769v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of within-host parasite models with delays.</w:t>
+                <w:t xml:space="preserve">Multi-compartment models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Mbang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dynamical Systems and Differential Equations. Proceedings of the 6th AIMS International Conference., 2007 (Special), pp.506-519</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00552051v1</w:t>
+                <w:t xml:space="preserve">inria-00591683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-compartment models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">General models of host-parasite systems. Global analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mbang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Kamgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00591683v1</w:t>
+                <w:t xml:space="preserve">hal-01860795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General models of host-parasite systems. Global analysis.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability analysis of within-host parasite models with delays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Kamgang</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mbang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Mathematical Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 209 (1), pp.51-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdsb.2007.8.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mbs.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860795v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00552051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological models and Lyapunov functions</w:t>
               </w:r>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (1), pp.62 - 83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3444,77 +3444,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Analysis of New Malaria Intrahost Models with a Competitive Exclusion Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Kamgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jules Tewa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (1), pp.260-278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3730,51 +3730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of an Exploited Fish Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4243,238 +4243,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semidefinite Lyapunov functions: stability and stabilization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilisation globale de systèmes non linéaires stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensoubaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Ferfera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 323 (4), pp.427--432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860803v1</w:t>
+                <w:t xml:space="preserve">hal-01860804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilisation globale de systèmes non linéaires stochastiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semidefinite Lyapunov functions: stability and stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kalitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (2), pp.95--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF01211748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01860804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation de syst`emes non linéaires discrets</w:t>
               </w:r>
@@ -5330,64 +5330,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval estimation of sequestered infected erythrocytes in malaria patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6220,51 +6220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'une population halieutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Bagdouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6508,226 +6508,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behavior of a hydraulic cylinder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State estimation for a fish population via a nonlinear observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Richard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oumoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control, CDC 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2000 American Control Conference - ACC 2000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Chicago, Illinois, United States. pp.713--714, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2000.878994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862869v1</w:t>
+                <w:t xml:space="preserve">hal-01862866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation for a fish population via a nonlinear observer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the dynamic behavior of a hydraulic cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haloua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 American Control Conference - ACC 2000 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th IEEE Conference on Decision and Control, CDC 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, Sydney, Australia. pp.1321-1322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862866v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple observer for nonlinear discrete-time systems, application to a population dynamics model</w:t>
               </w:r>
@@ -6921,51 +6921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Control of an Exploited Population of Fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Ouahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vivalda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8680,64 +8680,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval observer for sequestered erythrocytes in malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwassi Holali Degue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8916,320 +8916,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of a vector borne disease due to human circulation - uniform, local and network reproduction ratios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moacyr Silva Alvim</w:t>
+                <w:t xml:space="preserve">Observer design for a schistosomiasis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Diaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8322, INRIA. 2013, pp.31</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8156, INRIA. 2013, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839351v2</w:t>
+                <w:t xml:space="preserve">hal-00758712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer design for a schistosomiasis model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the dynamics of a class of models for vector-borne diseases with host circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8156, INRIA. 2013, pp.44</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max O. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8396, INRIA. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758712v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dynamics of a class of models for vector-borne diseases with host circulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of a vector borne disease due to human circulation - uniform, local and network reproduction ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Silva Alvim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jair Koiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lucia F. Penna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8396, INRIA. 2013, pp.20</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8322, INRIA. 2013, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905926v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839351v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global analysis of a shistosomiasis infection with biological control</w:t>
               </w:r>
@@ -9320,51 +9320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stability of a SI epidemic model with two infected stages and mass-action incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9406,211 +9406,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of sequestered parasite population in falciparum malaria patients</w:t>
+                <w:t xml:space="preserve">Competitive exclusion principle for SIS and SIR models with n strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derdei Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8178, INRIA. 2012, pp.22</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7902, INRIA. 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764375v3</w:t>
+                <w:t xml:space="preserve">hal-00677609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive exclusion principle for SIS and SIR models with n strains</w:t>
+                <w:t xml:space="preserve">On the estimation of sequestered parasite population in falciparum malaria patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derdei Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Iggidr</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7902, INRIA. 2012, pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8178, INRIA. 2012, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677609v1</w:t>
+                <w:t xml:space="preserve">hal-00764375v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of Discrete-time Systems : New Criteria and Applications to Control Problems</w:t>
               </w:r>
@@ -10041,51 +10041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038270v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2472263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Yacheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2024.128162" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126465" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00658-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273146v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei M. Bichara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05025951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Diaby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/20200029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672659v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. O Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1273-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei Bichara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudramane Guiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;ne Ngom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2019.108226" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Diouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0435-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1191-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Koiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia F. Penna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Alvim Silva Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249798v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-013-0693-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cozic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2014.11.741" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086101v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diouf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2014.07.211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Sene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.08.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523963v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9667-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F801A76106DE54A71AEB3DFC20791A10B7154B4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0327-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Niri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhomeini Ould Moulay Ely" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.03.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-009-9104-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D45200615EAD159D38320D594C9457F9C0282FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595769v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1923" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551871v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ouahbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552051v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.01.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kamgang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050643271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2003.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00206-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bagdouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290290028543" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensoubaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ferfera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.827361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(99)00095-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jghima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00030-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK43R74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.557587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860803v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalitine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211748" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CF567DD8292E922ED900364CBE057A719BD1F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6911(94)90084-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7JBNCB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-9659(94)90111-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Florchinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4149(94)90120-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546x(92)90161-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7TK8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038150v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1384" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Fall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.879183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haloua" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.878994" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.878992" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1999.827756" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1998.757798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1998.757728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1997.650760" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1995.478943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819725380" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2539-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-042371-5.50028-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-042057-8.50047-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05484414v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Code&#231;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839351v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Silva Alvim" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758712v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758009v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou S&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922831v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764375v3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677609v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992METZ036S" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038270v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Iggidr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oumoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2025.2472263" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Moussaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Yacheur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2024.128162" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03750220v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O Souza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2022.126465" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02955368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. Souza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei M. Bichara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2021034" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02943170v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-020-00658-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02927467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Holali Degue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2020.08.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05025951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Diaby" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11948/20200029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672659v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max O. O Souza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1273-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derdei Bichara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudramane Guiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;ne Ngom" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2019.108226" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02156953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L. Diouf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2019220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01584474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Smith" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-018-0435-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01490764v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-017-1191-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jair Koiller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lucia F. Penna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Sallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Alvim Silva Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecocom.2016.12.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249798v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2016.04.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Sy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2015.08.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12190-013-0693-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Diouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2014.07.211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cozic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2014.11.741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086737v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Sene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2014.08.061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523963v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-011-9667-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F801A76106DE54A71AEB3DFC20791A10B7154B4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648041v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berge Tsanou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544315v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-010-0327-y" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551771v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Niri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elkhomeini Ould Moulay Ely" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2010.03.040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595295v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Tour&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-009-9104-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D45200615EAD159D38320D594C9457F9C0282FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Ouahbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595769v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1923" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mbang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jules Tewa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860795v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Kamgang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2007.8.1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2007.01.008" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2008011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552014v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/050643271" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazenc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2003.09.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-1098(02)00206-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00867272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Bagdouri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02329290290028543" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860798v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensoubaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ferfera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.827361" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860799v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0893-9659(99)00095-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Jghima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0362-546X(98)00030-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTK43R74-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860802v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.557587" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860804v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kalitine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01211748" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8CF567DD8292E922ED900364CBE057A719BD1F6A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860805v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vivalda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0167-6911(94)90084-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CH7JBNCB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860808v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0893-9659(94)90111-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Florchinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4149(94)90120-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860810v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0362-546x(92)90161-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7TK8Z7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038150v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04064464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hamelin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1384" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01295741v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552197v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Aziz Fall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00552158v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595792v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595323v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00114" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862864v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862865v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.879183" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.878994" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862869v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haloua" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Richard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862867v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2000.878992" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1999.827756" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1999.7099447" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862874v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1998.757798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862873v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1998.757728" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862876v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1997.650760" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862878v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.1995.478943" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862880v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862881v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548809v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nik Cunniffe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Hamelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819725380" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2539-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00866648v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-042371-5.50028-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01862882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-08-042057-8.50047-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05484414v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995562v3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04038203v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250447v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00939411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr da Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Code&#231;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758712v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905926v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00839351v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Silva Alvim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758009v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou S&#232;ne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922831v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677609v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764375v3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073692v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1992METZ036S" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557588v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>