--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -351,558 +351,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
+                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Hui Wang</w:t>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Men</w:t>
+                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Engel</w:t>
+                <w:t xml:space="preserve">Oséias Martins Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2001), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5393 (1), pp.1-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797858v1</w:t>
+                <w:t xml:space="preserve">hal-04798200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
+                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+                <w:t xml:space="preserve">Yan-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
+                <w:t xml:space="preserve">Yu Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oséias Martins Magalhães</w:t>
+                <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5393 (1), pp.1-86. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2001), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798200v1</w:t>
+                <w:t xml:space="preserve">hal-04797858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoperiod controls wing polyphenism in a water strider independently of insulin receptor signalling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Duchemin</w:t>
+                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2764⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836633v1</w:t>
+                <w:t xml:space="preserve">hal-03836646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Armisén</w:t>
+                <w:t xml:space="preserve">Photoperiod controls wing polyphenism in a water strider independently of insulin receptor signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gudmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinath Narayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lachivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 50, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 289 (1973), pp.20212764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03836646v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New species and new records of semiaquatic bugs (Arthropoda, Insecta, Hemiptera, Heteroptera, Gerromorpha) from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic tools for emerging model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1379,291 +1379,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of male trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Armisén</w:t>
+                <w:t xml:space="preserve">Description of a new species and new records of Gerromorpha (Insecta: Hemiptera: Heteroptera) from Panama and Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Arbore</w:t>
+                <w:t xml:space="preserve">Silvia Patricia Mondragón-F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01021-4⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4958 (1), pp.226-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4958.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446035v1</w:t>
+                <w:t xml:space="preserve">hal-03079068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new species and new records of Gerromorpha (Insecta: Hemiptera: Heteroptera) from Panama and Colombia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Jean Johan Crumiere</w:t>
+                <w:t xml:space="preserve">Impact of male trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Patricia Mondragón-F</w:t>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Morales</w:t>
+                <w:t xml:space="preserve">Roberto Arbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4958 (1), pp.226-251. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4958.1.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079068v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth factor BMP11 is required for the development and evolution of a male exaggerated weapon and its associated fighting behavior in a water strider</w:t>
               </w:r>
@@ -1907,615 +1907,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hox genes mediate the escalation of sexually antagonistic traits in water striders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (2), pp.20180720. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1901), pp.20182400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392015v1</w:t>
+                <w:t xml:space="preserve">hal-02392005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of the transposable element repertoire in arthropods with particular reference to insects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lars Hering</w:t>
+                <w:t xml:space="preserve">Hox genes mediate the escalation of sexually antagonistic traits in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1324-9⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.20180720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392020v1</w:t>
+                <w:t xml:space="preserve">hal-02392015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schwertner</w:t>
+                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidamalia Vargas-Lowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (38), pp.19046-19054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04766592v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of the transposable element repertoire in arthropods with particular reference to insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Viala</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1324-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078427v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam I Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schwertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 286 (1901), pp.20182400. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02392005v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
@@ -2635,130 +2635,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suparna Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schwertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356417v1</w:t>
@@ -2916,51 +2916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escalation and Morphological Constraints of Antagonistic Armaments in Water Striders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïdamalia Vargas-Lowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,291 +3031,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Rhagovelia Mayr, 1865 (Hemiptera: Heteroptera: Veliidae) from French Guiana, with new records of Gerromorpha from the country</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Souza da Motta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+                <w:t xml:space="preserve">Markus Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Emília Santos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugh Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4433 (3), pp.520. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4433.3.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392050v1</w:t>
+                <w:t xml:space="preserve">hal-02392026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new species of Rhagovelia Mayr, 1865 (Hemiptera: Heteroptera: Veliidae) from French Guiana, with new records of Gerromorpha from the country</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Friedrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Benoit</w:t>
+                <w:t xml:space="preserve">Flávia Souza da Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Robertson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Emília Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4433 (3), pp.520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4433.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392026v1</w:t>
+                <w:t xml:space="preserve">hal-02392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The achaete–scute complex contains a single gene that controls bristle development in the semi-aquatic bugs</w:t>
               </w:r>
@@ -3327,51 +3327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3955,51 +3955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Badiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Mignerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,51 +4165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4296,51 +4296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropy promotes male exaggerated weapon and its associated fighting behaviour in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaras Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4397,77 +4397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>