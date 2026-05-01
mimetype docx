--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -234,973 +234,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestmate recognition of early brood in ants</w:t>
+                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Fouchier</w:t>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leroy</w:t>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia d'Ettorre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oséias Martins Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.01.002⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5393 (1), pp.1-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978180v1</w:t>
+                <w:t xml:space="preserve">hal-04798200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+                <w:t xml:space="preserve">Yan-Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
+                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oséias Martins Magalhães</w:t>
+                <w:t xml:space="preserve">Yu Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2001), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04798200v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nestmate recognition of early brood in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
+                <w:t xml:space="preserve">Arthur de Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
+                <w:t xml:space="preserve">Chloé Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Men</w:t>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Engel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrizia d'Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2001), </w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797858v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
+                <w:t xml:space="preserve">Transcriptome-based phylogeny of the semi-aquatic bugs (Hemiptera: Heteroptera: Gerromorpha) reveals patterns of lineage expansion in a series of new adaptive zones Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (11), pp.msac229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac229/6767906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836646v1</w:t>
+                <w:t xml:space="preserve">hal-03836635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod controls wing polyphenism in a water strider independently of insulin receptor signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinath Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lachivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1973), pp.20212764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2021.2764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species and new records of semiaquatic bugs (Arthropoda, Insecta, Hemiptera, Heteroptera, Gerromorpha) from French Guiana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1126.94545⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03836648v1</w:t>
+                <w:t xml:space="preserve">hal-03836646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg length and bristle density, both necessary for water surface locomotion, are genetically correlated in water striders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Am Elie Decaras</w:t>
+                <w:t xml:space="preserve">New species and new records of semiaquatic bugs (Arthropoda, Insecta, Hemiptera, Heteroptera, Gerromorpha) from French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rutkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Roux</w:t>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Collaudin</w:t>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (9), pp.e2119210119. </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1126, pp.155 - 199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2119210119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1126.94545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836628v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic tools for emerging model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arild Husby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1241,511 +1241,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome-based phylogeny of the semi-aquatic bugs (Hemiptera: Heteroptera: Gerromorpha) reveals patterns of lineage expansion in a series of new adaptive zones Authors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leg length and bristle density, both necessary for water surface locomotion, are genetically correlated in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Viala</w:t>
+                <w:t xml:space="preserve">Am Elie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle da Rocha</w:t>
+                <w:t xml:space="preserve">Maria Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Cordeiro</w:t>
+                <w:t xml:space="preserve">Samuel Collaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Jean</w:t>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (11), pp.msac229. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (9), pp.e2119210119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac229/6767906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2119210119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836635v1</w:t>
+                <w:t xml:space="preserve">hal-03836628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new species and new records of Gerromorpha (Insecta: Hemiptera: Heteroptera) from Panama and Colombia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+                <w:t xml:space="preserve">Impact of male trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Jean Johan Crumiere</w:t>
+                <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Patricia Mondragón-F</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Roberto Arbore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4958.1.12⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-01021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079068v1</w:t>
+                <w:t xml:space="preserve">hal-03446035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of male trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Armisén</w:t>
+                <w:t xml:space="preserve">Description of a new species and new records of Gerromorpha (Insecta: Hemiptera: Heteroptera) from Panama and Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dechaud</w:t>
+                <w:t xml:space="preserve">Silvia Patricia Mondragón-F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Arbore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Irina Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19, pp.89. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4958 (1), pp.226-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-01021-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4958.1.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446035v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth factor BMP11 is required for the development and evolution of a male exaggerated weapon and its associated fighting behavior in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (5), pp.e3001157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1907,1532 +1907,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Escalation and Morphological Constraints of Antagonistic Armaments in Water Striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïdamalia Vargas-Lowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Kubarakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392005v1</w:t>
+                <w:t xml:space="preserve">hal-02392029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hox genes mediate the escalation of sexually antagonistic traits in water striders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.20180720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of the transposable element repertoire in arthropods with particular reference to insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Viala</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A. Gibbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Hering</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-018-1324-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03078427v1</w:t>
+                <w:t xml:space="preserve">hal-02392020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of the transposable element repertoire in arthropods with particular reference to insects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam I Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schwertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12862-018-1324-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02392020v1</w:t>
+                <w:t xml:space="preserve">hal-04766592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schwertner</w:t>
+                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidamalia Vargas-Lowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (38), pp.19046-19054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04766592v1</w:t>
+                <w:t xml:space="preserve">hal-03078427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1901), pp.20182400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139052v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suparna Ray</w:t>
+                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Panfilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Rosenberg</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schwertner</w:t>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356417v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interruption points in the wing gene regulatory network underlying wing polyphenism evolved independently in male and female morphs in Cardiocondyla ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Oettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Platschek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Julie Favé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 332 (1-2), pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.22834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalation and Morphological Constraints of Antagonistic Armaments in Water Striders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schwertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00215⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392029v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">The achaete–scute complex contains a single gene that controls bristle development in the semi-aquatic bugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1892), pp.20182387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392026v1</w:t>
+                <w:t xml:space="preserve">hal-02392022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new species of Rhagovelia Mayr, 1865 (Hemiptera: Heteroptera: Veliidae) from French Guiana, with new records of Gerromorpha from the country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Souza da Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Souza da Motta</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maria Emília Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4433 (3), pp.520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.4433.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The achaete–scute complex contains a single gene that controls bristle development in the semi-aquatic bugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Finet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugh Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1892), pp.20182387. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392022v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxon-restricted genes at the origin of a novel trait allowing access to a new environment</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358 (6361), pp.386-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé S. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter N. Refki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (6), pp.384-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3652,51 +3652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual function of ovo/shavenbaby in germline and epidermis differentiation is conserved between Drosophila melanogaster and the olive fruit fly Bactrocera oleae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Haidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Spotlight—Established Researcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.275 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.23166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3923,450 +3923,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single giant cell at the origin of an evolutionary innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gudmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badiane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Armisen</w:t>
+                <w:t xml:space="preserve">Aleix Palahí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Mignerey</w:t>
+                <w:t xml:space="preserve">Douglas Scofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Forcet-Vauchel</w:t>
+                <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772556v1</w:t>
+                <w:t xml:space="preserve">hal-04797094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single giant cell at the origin of an evolutionary innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Palahí</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Armisén</w:t>
+                <w:t xml:space="preserve">Arnaud Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas G Scofield</w:t>
+                <w:t xml:space="preserve">Ilona Mignerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
+                <w:t xml:space="preserve">Christelle Forcet-Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391969v1</w:t>
+                <w:t xml:space="preserve">hal-04772556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Scofield</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Douglas G Scofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797094v1</w:t>
+                <w:t xml:space="preserve">hal-05391969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropy promotes male exaggerated weapon and its associated fighting behaviour in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaras Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,103 +4384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,103 +4498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen Panfilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Jentzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>