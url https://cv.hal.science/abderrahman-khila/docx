--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -234,973 +234,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
+                <w:t xml:space="preserve">Nestmate recognition of early brood in ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+                <w:t xml:space="preserve">Arthur de Fouchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+                <w:t xml:space="preserve">Chloé Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrizia d'Ettorre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 197, pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798200v1</w:t>
+                <w:t xml:space="preserve">hal-04978180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Descriptions of new species and new records of water bugs (Hemiptera: Heteroptera: Gerromorpha &amp; Nepomorpha) from southeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan-Hui Wang</w:t>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
+                <w:t xml:space="preserve">Nathália de Oliveira Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Men</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Engel</w:t>
+                <w:t xml:space="preserve">Oséias Martins Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5393 (1), pp.1-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.5393.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04797858v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestmate recognition of early brood in ants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">300 Million years of coral treaders (Insecta: Heteroptera: Hermatobatidae) back to the ocean in the phylogenetic context of Arthropoda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur de Fouchier</w:t>
+                <w:t xml:space="preserve">Yun-Xia Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Leroy</w:t>
+                <w:t xml:space="preserve">Jiu-Yang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+                <w:t xml:space="preserve">Yu Men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia d'Ettorre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 197, pp.81-95. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2001), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2023.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978180v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome-based phylogeny of the semi-aquatic bugs (Hemiptera: Heteroptera: Gerromorpha) reveals patterns of lineage expansion in a series of new adaptive zones Authors</w:t>
+                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac229/6767906⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836635v1</w:t>
+                <w:t xml:space="preserve">hal-03836646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoperiod controls wing polyphenism in a water strider independently of insulin receptor signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinath Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lachivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 289 (1973), pp.20212764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2021.2764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of the semi-aquatic bugs (Heteroptera; Gerromorpha): recent advances toward establishing a model lineage for the study of phenotypic evolution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">New species and new records of semiaquatic bugs (Arthropoda, Insecta, Hemiptera, Heteroptera, Gerromorpha) from French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2021.12.010⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1126, pp.155 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1126.94545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03836646v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New species and new records of semiaquatic bugs (Arthropoda, Insecta, Hemiptera, Heteroptera, Gerromorpha) from French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
+                <w:t xml:space="preserve">Leg length and bristle density, both necessary for water surface locomotion, are genetically correlated in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Am Elie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+                <w:t xml:space="preserve">Maria Rutkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Toubiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+                <w:t xml:space="preserve">Samuel Collaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1126, pp.155 - 199. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (9), pp.e2119210119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1126.94545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2119210119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836648v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomic tools for emerging model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher W Wheat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arild Husby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1241,195 +1241,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03849857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg length and bristle density, both necessary for water surface locomotion, are genetically correlated in water striders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome-based phylogeny of the semi-aquatic bugs (Hemiptera: Heteroptera: Gerromorpha) reveals patterns of lineage expansion in a series of new adaptive zones Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Am Elie Decaras</w:t>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Rutkowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Roux</w:t>
+                <w:t xml:space="preserve">Isabelle da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Collaudin</w:t>
+                <w:t xml:space="preserve">Silva Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
+                <w:t xml:space="preserve">Antonin Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (9), pp.e2119210119. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (11), pp.msac229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2119210119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac229/6767906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836628v1</w:t>
+                <w:t xml:space="preserve">hal-03836635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of male trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,51 +1437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,51 +1515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a new species and new records of Gerromorpha (Insecta: Hemiptera: Heteroptera) from Panama and Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Mourão dos Santos Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Jean Johan Crumiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,51 +1567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Patricia Mondragón-F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4958 (1), pp.226-251. </w:t>
@@ -1649,103 +1649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth factor BMP11 is required for the development and evolution of a male exaggerated weapon and its associated fighting behavior in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (5), pp.e3001157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1907,1532 +1907,1532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalation and Morphological Constraints of Antagonistic Armaments in Water Striders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aidamalia Vargas-Lowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle da Rocha Silva Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00215⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (38), pp.19046-19054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392029v1</w:t>
+                <w:t xml:space="preserve">hal-03078427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hox genes mediate the escalation of sexually antagonistic traits in water striders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.20180720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsbl.2018.0720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and evolution of the transposable element repertoire in arthropods with particular reference to insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Petersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Petersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Armisen</w:t>
+                <w:t xml:space="preserve">Richard A. Gibbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A. Gibbs</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lars Hering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-018-1324-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suparna Ray</w:t>
+                <w:t xml:space="preserve">Miriam I Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam I Rosenberg</w:t>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Schwertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooption of the pteridine biosynthesis pathway underlies the diversification of embryonic colors in water striders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Armisen</w:t>
+                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Fernanda Burguez Floriano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1908316116⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1901), pp.20182400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078427v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluctuating selection strength and intense male competition underlie variation and exaggeration of a water strider's male weapon</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Panfilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Vargas Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2400⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392005v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interruption points in the wing gene regulatory network underlying wing polyphenism evolved independently in male and female morphs in Cardiocondyla ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+                <w:t xml:space="preserve">Jan Oettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
+                <w:t xml:space="preserve">Tobias Platschek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Favé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-019-1660-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 332 (1-2), pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jez.b.22834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139052v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interruption points in the wing gene regulatory network underlying wing polyphenism evolved independently in male and female morphs in Cardiocondyla ants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Schmidt</w:t>
+                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suparna Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Julie Favé</w:t>
+                <w:t xml:space="preserve">Miriam Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chanut-Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Schwertner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Zoology Part B: Molecular and Developmental Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jez.b.22834⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (8), pp.e39748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392045v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mlpt/Ubr3/Svb module comprises an ancient developmental switch for embryonic patterning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Schwertner</w:t>
+                <w:t xml:space="preserve">Escalation and Morphological Constraints of Antagonistic Armaments in Water Striders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïdamalia Vargas-Lowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Kubarakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.39748⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356417v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The achaete–scute complex contains a single gene that controls bristle development in the semi-aquatic bugs</w:t>
+                <w:t xml:space="preserve">A new species of Rhagovelia Mayr, 1865 (Hemiptera: Heteroptera: Veliidae) from French Guiana, with new records of Gerromorpha from the country</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Finet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Flávia Souza da Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ferraz Figueiredo Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Emília Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2387⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4433 (3), pp.520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4433.3.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392022v1</w:t>
+                <w:t xml:space="preserve">hal-02392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Rhagovelia Mayr, 1865 (Hemiptera: Heteroptera: Veliidae) from French Guiana, with new records of Gerromorpha from the country</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonin Jean Johan Crumière</w:t>
+                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendhran Rajakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Emília Santos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4433.3.7⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392050v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of the water strider Gerris buenoi reveals expansions of gene repertoires associated with adaptations to life on the water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">The achaete–scute complex contains a single gene that controls bristle development in the semi-aquatic bugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Decaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Khila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1892), pp.20182387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5163-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392026v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxon-restricted genes at the origin of a novel trait allowing access to a new environment</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Le Bouquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Crumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 358 (6361), pp.386-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé S. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter N. Refki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (6), pp.384-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3652,51 +3652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dual function of ovo/shavenbaby in germline and epidermis differentiation is conserved between Drosophila melanogaster and the olive fruit fly Bactrocera oleae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Haidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,51 +3826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In the Spotlight—Established Researcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.275 - 276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jez.b.23166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3923,450 +3923,450 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single giant cell at the origin of an evolutionary innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleix Palahí</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Armisén</w:t>
+                <w:t xml:space="preserve">Arnaud Badiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Scofield</w:t>
+                <w:t xml:space="preserve">Ilona Mignerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
+                <w:t xml:space="preserve">Christelle Forcet-Vauchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797094v1</w:t>
+                <w:t xml:space="preserve">hal-04772556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single giant cell at the origin of an evolutionary innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gudmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Badiane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Armisen</w:t>
+                <w:t xml:space="preserve">Aleix Palahí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Mignerey</w:t>
+                <w:t xml:space="preserve">Douglas G Scofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Forcet-Vauchel</w:t>
+                <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772556v1</w:t>
+                <w:t xml:space="preserve">hal-05391969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fat/Hippo pathway drives photoperiod-induced wing length polyphenism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gudmunds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleix Palahí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas G Scofield</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Douglas Scofield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freya Darling Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391969v1</w:t>
+                <w:t xml:space="preserve">hal-04797094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleiotropy promotes male exaggerated weapon and its associated fighting behaviour in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decaras Amélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,103 +4384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of trait exaggeration on sex-biased gene expression and genome architecture in a water strider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Toubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Armisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dechaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Arbore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Khila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4498,103 +4498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular evolutionary trends and feeding ecology diversification in the Hemiptera, anchored by the milkweed bug genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristen Panfilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jentzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Erezyilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichiro Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4785,51 +4785,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Pruv&#244;t" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armis&#233;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Arnqvist" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Locke Rowe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978180v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Fouchier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Khila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia d'Ettorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2023.01.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798200v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Mour&#227;o dos Santos Rodrigues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha Silva Cordeiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Fernanda Burguez Floriano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia de Oliveira Paiva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os&#233;ias Martins Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5393.1.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Xia Luan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiu-Yang Luo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Men" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Engel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0855" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836646v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836633v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gudmunds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinath Narayanan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lachivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2764" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836648v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Toubiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ferraz Figueiredo Moreira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1126.94545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Elie Decaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rutkowska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collaudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2119210119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849857v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Wheat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Husby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2022.07.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Viala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle da Rocha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Cordeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac229/6767906" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dechaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Arbore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-01021-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jean Johan Crumiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Patricia Mondrag&#243;n-F" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Morales" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4958.1.12" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03446030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Decaras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3001157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregg W.C Thomas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dohmen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hughes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shwetha Murali" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Poelchau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1925-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidamalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armisen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1908316116" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0720" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Petersen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Gibbs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Hering" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-018-1324-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766592v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suparna Ray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Rosenberg" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanut-Delalande" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schwertner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.39748" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392005v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Panfilio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Vargas Jentzsch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Benoit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Erezyilmaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichiro Suzuki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-019-1660-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Oettler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Platschek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Schmidt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendhran Rajakumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Fav&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.22834" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356417v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosenberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392029v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;damalia Vargas-Lowman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Kubarakos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392050v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Souza da Motta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Em&#237;lia Santos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4433.3.7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392026v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Friedrich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Robertson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5163-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Finet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2387" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392052v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emilia Santos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Bouquin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Crumi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan2748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; S. Berger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter N. Refki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Haidani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vincent" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Payre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibn Souda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0965-1748(03)00063-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BM4830MK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836654v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23166" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772556v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Badiane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Mignerey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Forcet-Vauchel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391969v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Palah&#237;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas G Scofield" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Darling Eriksen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Scofield" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064873v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decaras Am&#233;lie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jentzsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>