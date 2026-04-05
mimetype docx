--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1799,333 +1799,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196109v1</w:t>
+                <w:t xml:space="preserve">hal-02634844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Porredon-Guarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.11899-11903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634844v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantitative NMR imaging of fruit tissues during growth using Spoiled Gradient Echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,326 +2708,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
+                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063135v1</w:t>
+                <w:t xml:space="preserve">hal-04063131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of heat induced errors in stereo-DIC measurements during isothermal rigid body motion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aniket Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27943.83361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063131v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of heat induced errors in stereo-DIC measurements during isothermal rigid body motion tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nantes, France. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27943.83361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063126v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of principal strain uncertainties in stereo-DIC due to uncontrollable change of initial boundary conditions during vacuum-assisted thermoforming</w:t>
               </w:r>
@@ -3348,51 +3348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of stereo-DIC measurements within the range of thermoforming temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F0EBFD"/>
+    <w:nsid w:val="D13249E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4336,51 +4336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>