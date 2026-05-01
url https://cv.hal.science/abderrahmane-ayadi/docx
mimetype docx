--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -624,235 +624,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of Hybrid Inverse Identification Based on Stereo-DIC Measurements to Assess HIPS Hyperelastic Parameters: Case of Isothermal Tensile Loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47, pp.933-939. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665483v1</w:t>
+                <w:t xml:space="preserve">hal-03136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of Hybrid Inverse Identification Based on Stereo-DIC Measurements to Assess HIPS Hyperelastic Parameters: Case of Isothermal Tensile Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Ghosh Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47, pp.933-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136242v1</w:t>
+                <w:t xml:space="preserve">hal-03665483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
               </w:r>
@@ -1066,239 +1066,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of non-destructive techniques used for mechanical damage assessment in polymer composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques d’imagerie rapide appliquées au thermoformage des thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 946, pp.56-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773194v1</w:t>
+                <w:t xml:space="preserve">hal-01773482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d’imagerie rapide appliquées au thermoformage des thermoplastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of non-destructive techniques used for mechanical damage assessment in polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (11), pp.7915-7938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2045-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773482v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring damage kinetics in short glass fibre reinforced thermoplastics</w:t>
               </w:r>
@@ -1799,333 +1799,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Porredon-Guarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.11899-11903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634844v1</w:t>
+                <w:t xml:space="preserve">hal-01196109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantitative NMR imaging of fruit tissues during growth using Spoiled Gradient Echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,326 +2708,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
+                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04063131v1</w:t>
+                <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of heat induced errors in stereo-DIC measurements during isothermal rigid body motion tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.27943.83361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
+                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (FR), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04063135v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of principal strain uncertainties in stereo-DIC due to uncontrollable change of initial boundary conditions during vacuum-assisted thermoforming</w:t>
               </w:r>
@@ -3348,51 +3348,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of stereo-DIC measurements within the range of thermoforming temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D13249E6"/>
+    <w:nsid w:val="20F20164"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4336,51 +4336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>