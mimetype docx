--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">19667641X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ANOzXzYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/M-6854-2019</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -209,2008 +230,2008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal FM–SEM Dataset with Millimetre-Scale Field of View for Bundle-Scale Porosity and Impregnation Quantification in Woven GFRP/PP Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Kumar Sidlipura Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deléglise Lagardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.112521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancements and challenges in polymer-based mechanical metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Express Polymer Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (2), pp.122-123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2025.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Intra-Bundle Impregnation in Partially Impregnated Glass Fiber-Reinforced Polypropylene Composites Using a 2D Extended-Field and Multimodal Imaging Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sidlipura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Lagardère Deléglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (15), pp.2171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym16152171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental quantification of heat haze errors in stereo-DIC displacements: Application to thermoplastics thermoforming temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Ghosh Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, History of matter: from its raw state to its end of life, 24, pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2023034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble assisted vacuum thermoforming: considerations to extend the use of in-situ stereo-DIC measurements to stretching of sagged thermoplastic sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (1), pp.59-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-018-01467-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of Hybrid Inverse Identification Based on Stereo-DIC Measurements to Assess HIPS Hyperelastic Parameters: Case of Isothermal Tensile Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Ghosh Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47, pp.933-939. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of impregnation mechanism of weft-knitted commingled yarn composites by staged consolidation and laboratory X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, pp.#255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmats.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of resin curing cycle on the characterization of the tensile properties of flax fibers by impregnated fiber bundle test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Pisupati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.105572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2019.105572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’imagerie rapide appliquées au thermoformage des thermoplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastiques et Caoutchouc Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 946, pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of non-destructive techniques used for mechanical damage assessment in polymer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 53 (11), pp.7915-7938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-018-2045-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring damage kinetics in short glass fibre reinforced thermoplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibou Maitournam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp.63 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.07.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray computed tomography from assessment of mechanical properties and monitoring damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maitournam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guessasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEC Composites Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (113), pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale X-Ray Microtomography Analysis of Fiber Orientation in Weld Line of Short Glass Fiber Reinforced Thermoplastic and Related Elasticity Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 301 (8), pp.907 - 921. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201500463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of orthotropic properties of glass fibre reinforced thermoplastics using X-ray tomography and multiscale finite element computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedi Nouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp.635 - 649. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Nouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Roger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196109v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original approach to assess elastic properties of a short glass fibre reinforced thermoplastic combining X-ray tomography and finite element computation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of Cyano-Bridged Coordination Nanoparticles Gd3+/[Fe(CN)6]3-/D-mannitol as a T1-weighted MRI Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kenouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constança Porredon-Guarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.11899-11903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR01557J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634844v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo quantitative NMR imaging of fruit tissues during growth using Spoiled Gradient Echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kenouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joulia Larionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (32), pp.1418-1427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2014.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2220,1111 +2241,1111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process-aware Plug-Assisted Thermoforming: Integrating In-Operando Thermal and Strain Measurements for Enhanced Simulation Accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Ghosh Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating porosity and fibre bundle deformation in thermoplastic composite plates through 2D multi-modal imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidlipura Ravi Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Polymeristes du Nord (JPN5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Douai, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.23114.99520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPREHENSIVE REVIEW OF BIO-INSPIRED SURFACE TRANSFER TECHNOLOGIES IN MECHANICAL METAMATERIALS FOR TRANSPORTATION APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Materials for future Mobility (NeMMo 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFIP &amp; SIA, Jul 2024, Rennes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11956.46725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation d’une procédure d’identification inverse basée sur la toolbox Abaqus2Matlab : Application aux cellules auxétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Hersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Mighis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmoneim Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrés français de la mécanique CFM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heat-induced errors in stereo-DIC measurements within the range of polymer thermoforming temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dastidar Aniket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacrampe Marie-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stereo-DIC, errors, uncertainties, heat haze, thermoforming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de mécanique, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantification of heat induced errors in stereo-DIC measurements during isothermal rigid body motion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27943.83361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063135v1</w:t>
+                <w:t xml:space="preserve">hal-04063126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of heat induced errors in stereo-DIC measurements during isothermal rigid body motion tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Dastidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.27943.83361⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063126v1</w:t>
+                <w:t xml:space="preserve">hal-04063131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride expérimentale-numérique pour prise de considération des hétérogénéités des conditions de mise en forme par thermoformage positif.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ADAPTIVE APPROACH FOR SEGMENTATION OF LOW-CONTRAST µCT IMAGES IN THE CASE OF PARTIALLY IMPREGNATED WEFT-KNITTED COMMINGLED YARN COMPOSITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (FR), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.11027.81448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.21232.94724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04063131v1</w:t>
+                <w:t xml:space="preserve">hal-04063135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of principal strain uncertainties in stereo-DIC due to uncontrollable change of initial boundary conditions during vacuum-assisted thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Material Forming (ESAFORM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Vitoria-Gasteiz, Spain. pp.130002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5112662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive study of bubble inflation in vacuum-assisted thermoforming based on whole-field strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International ESAFORM Conference on Material Forming (ESAFORM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Palermo, Italy. pp.120004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5034972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the elongational properties of HIPS membranes based on full-field strain measurements during positive thermoforming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3334,124 +3355,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of stereo-DIC measurements within the range of thermoforming temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniket Dastidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la fédération lilloise de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,206 +3482,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships, 2nd Edition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3670,91 +3691,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quèsaco les métamatériaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3764,139 +3785,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiber Reinforced Thermoplastic Composites: Processing/Structure/Performance Inter-Relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abderrahmane Ayadi; Patricia Krawczak; Chung-Hae Park. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MDPI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 222 p., 2024, 978-3-7258-1866-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/books978-3-7258-1865-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3906,138 +3927,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNERGISTIC STRATEGIES IN MANUFACTURING OF WOVEN GLASS FIBRE AND POLYPROPYLENE COMPOSITES: STAGED- COMPACTION AND MULTI-MODAL IMAGING FOR POROSITY QUANTIFICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujith Sidlipura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, pp.1296, 2024, 978-2-912985-01-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4105,51 +4126,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20F20164"/>
+    <w:nsid w:val="ABEBC4C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4336,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-ayadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3909-8036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19667641X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ANOzXzYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/M-6854-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ayadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Kumar Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Del&#233;glise Lagard&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112521" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04838938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2025.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujith Sidlipura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lagard&#232;re Del&#233;glise" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16152171" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04279796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh Dastidar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023034" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-01467-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665483v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.287" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00255" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Pisupati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2019.105572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Duchene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2045-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01616757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Nouri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibou Maitournam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.07.096" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9T1V4L0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maitournam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500463" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HWL4G8B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634766v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.10.041" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GKBSK94-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q90GD0FB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Perrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kenouche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#231;a Porredon-Guarch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01557J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joulia Larionova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2014.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidlipura Ravi Kumar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23114.99520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667901v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11956.46725" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063121v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Hersi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mighis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmoneim Ayadi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063118v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dastidar Aniket" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacrampe Marie-France" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Ghosh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27943.83361" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Dastidar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.21232.94724" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11027.81448" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175866v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5112662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801996v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Lacrampe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krawczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5034972" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01779760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04063129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04690204v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/books/reprint/9770-fiber-reinforced-thermoplastic-composites-processing-structure-performance-inter-relationships" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/books978-3-7258-1865-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>