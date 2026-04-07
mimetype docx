--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1152,295 +1152,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge S Colson</w:t>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core stability is associated with dynamic postural balance in soccer players experiencing groin pain without time-loss</w:t>
               </w:r>
@@ -10679,51 +10679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCA393AC"/>
+    <w:nsid w:val="F9704919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10910,51 +10910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>