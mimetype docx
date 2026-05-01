--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -180,1081 +180,1081 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+                <w:t xml:space="preserve">Progressive tendon-loading eccentric exercise therapy in athletes with patellar tendinopathy improves postural control, quadriceps strength and pain: a randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyas</w:t>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Mohammed Achraf Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jisako.2026.101105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+                <w:t xml:space="preserve">hal-05579671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Sudlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Galantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna del Sordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Chaari</w:t>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissal Boughattas</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020181v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950558v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979272v1</w:t>
+                <w:t xml:space="preserve">hal-04950558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.385-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05455974v1</w:t>
+                <w:t xml:space="preserve">hal-04979272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456181v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
@@ -1286,8200 +1286,8334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Benhassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+                <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core stability is associated with dynamic postural balance in soccer players experiencing groin pain without time-loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2024.02.038⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979301v1</w:t>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relationship between static postural control and core stability? A cross-sectional study in soccer players with groin pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 48, pp.1-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2023.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core stability is associated with dynamic postural balance in soccer players experiencing groin pain without time-loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Begue Jérémie</w:t>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2024.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Cherni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Jolibois</w:t>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jfmk9040261⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930081v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+                <w:t xml:space="preserve">Oussema Gaied Chortane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2307768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfmk9040261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713881v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of 12-Week Core Stability Training on Postural Balance in Soccer Players With Groin Pain: A Single-Blind Randomized Controlled Pilot Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (21), pp.1915-1926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2307768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/19417381241259988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979295v1</w:t>
+                <w:t xml:space="preserve">hal-04713881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Throwing Performance with Force-Velocity Mechanical Properties of the Upper Limb in Experienced Handball Players</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of 12-Week Core Stability Training on Postural Balance in Soccer Players With Groin Pain: A Single-Blind Randomized Controlled Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5114/jhk/190224⟩</w:t>
+              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19417381241259988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979455v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Throwing Performance with Force-Velocity Mechanical Properties of the Upper Limb in Experienced Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Félicie Pommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Landry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jhk/190224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330058v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural balance asymmetry and subsequent noncontact lower extremity musculoskeletal injuries among Tunisian soccer players with groin pain: A prospective case control study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed A Harrabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.09.004⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791266v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural balance impairment in Tunisian second division soccer players with groin pain: A case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Postural balance asymmetry and subsequent noncontact lower extremity musculoskeletal injuries among Tunisian soccer players with groin pain: A prospective case control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed A Harrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.134-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2022.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2021.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04980656v1</w:t>
+                <w:t xml:space="preserve">hal-03791266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Forestier</w:t>
+                <w:t xml:space="preserve">Postural balance impairment in Tunisian second division soccer players with groin pain: A case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08831-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Therapy in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.85-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ptsp.2021.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443119v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Landry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083806v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Nicolon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP088682⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962829v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of pelvic and spinal mobilization, in the supine position, on shoulder-pelvic girdles dissociation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nicolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bensoussan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.009⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (10), pp.1758-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP088682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185540v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1,500-m Rowing Performance is Highly Dependent on Modified Wingate Anaerobic Test Performance in National-Level Adolescent Rowers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the contribution of pelvic and spinal mobilization, in the supine position, on shoulder-pelvic girdles dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champclou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Galarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guy Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.2015-0283⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 85, pp.224-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357846v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Considerations on the Relationship Between the 1,500-M Rowing Ergometer Performance and Vertical Jump in National-Level Adolescent Rowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The 1,500-m Rowing Performance is Highly Dependent on Modified Wingate Anaerobic Test Performance in National-Level Adolescent Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002406⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.572-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/pes.2015-0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922537v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Methodological Considerations on the Relationship Between the 1,500-M Rowing Ergometer Performance and Vertical Jump in National-Level Adolescent Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (11), pp.3000-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357828v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Veni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hervéou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.008⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357831v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of force-velocity relationships during deadlift high pull</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hervéou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Lu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (3), pp.277-288. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (5), pp.307-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2017.1391325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2017.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357830v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Force-Velocity Profiles and 1,500-m Ergometer Performance in Young Rowers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of force-velocity relationships during deadlift high pull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Ben-Abdessamie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (13), pp.992-1000. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-117608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2017.1391325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357844v1</w:t>
+                <w:t xml:space="preserve">hal-02357830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Relationship between Force-Velocity Profiles and 1,500-m Ergometer Performance in Young Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Ben-Abdessamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (13), pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-117608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692884v1</w:t>
+                <w:t xml:space="preserve">hal-02357844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sit to stand in elderly fallers vs non-fallers: new insights from force platform and electromyography data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (5), pp.871-879. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40520-015-0486-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713527v1</w:t>
+                <w:t xml:space="preserve">hal-01692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hip muscles using torque-and power-velocity relationships in chronic low back pain subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sit to stand in elderly fallers vs non-fallers: new insights from force platform and electromyography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaire</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.871-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-015-0486-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510519v1</w:t>
+                <w:t xml:space="preserve">hal-01713527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic physical evaluation of young national rowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of hip muscles using torque-and power-velocity relationships in chronic low back pain subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lisembart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357849v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of reliable force platform parameters and number of trial to evaluate sit-to-stand movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anaerobic physical evaluation of young national rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Abdessamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40520-014-0294-z⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2034-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357856v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of reliable force platform parameters and number of trial to evaluate sit-to-stand movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000630⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-014-0294-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510447v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body stance influences the visual vertical perception in patients with vestibular disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Donnard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Michael Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069572⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (11), pp.3234-3239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000000630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357858v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement of three vs. eight isokinetic preset velocities to determine knee extensor torque- and power-velocity relationships</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Body stance influences the visual vertical perception in patients with vestibular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-130524⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1928-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357861v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted physical activity intervention and vestibular disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Agreement of three vs. eight isokinetic preset velocities to determine knee extensor torque- and power-velocity relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/IES-130524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357864v1</w:t>
+                <w:t xml:space="preserve">hal-02357861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adapted physical activity intervention and vestibular disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.112-113. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.186-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357867v1</w:t>
+                <w:t xml:space="preserve">hal-02357864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Is handgrip force changed following a 45-min kart driving session in competition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.93-94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.112-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357865v1</w:t>
+                <w:t xml:space="preserve">hal-02357867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in lactate exchange and removal abilities between high-level African and Caucasian 400-m track runners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatigue evaluation on pilots during a 24-hour karting race using a postural force platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2573-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.93-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00919193v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hip muscles and trunk flexor and extensor muscles in chronic low back pain patients: a preliminary study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in lactate exchange and removal abilities between high-level African and Caucasian 400-m track runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.161-163. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.1489-1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2573-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357866v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lower limbs strength on trunk flexion and extension in chronic low back pain patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Relationships between hip muscles and trunk flexor and extensor muscles in chronic low back pain patients: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.206-207. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510565v1</w:t>
+                <w:t xml:space="preserve">hal-02357866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Influence of lower limbs strength on trunk flexion and extension in chronic low back pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.162-164. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.206-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357872v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of force platform parameters during sit-to-stand movement in elderly: a preliminary study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Chorin</w:t>
+                <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Laï-Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.374-376. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.162-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357873v1</w:t>
+                <w:t xml:space="preserve">hal-02357872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of isokinetic force–velocity relationships during low back pain evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ritz</w:t>
+                <w:t xml:space="preserve">Determination of force platform parameters during sit-to-stand movement in elderly: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.187-189. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.374-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.594718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357874v1</w:t>
+                <w:t xml:space="preserve">hal-02357873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal power of trunk flexor and extensor muscles as a quantitative factor of low back pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of isokinetic force–velocity relationships during low back pain evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-2011-0401⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.594718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357875v1</w:t>
+                <w:t xml:space="preserve">hal-02357874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of video analysis for the lower back pain patient: a premilinary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
+                <w:t xml:space="preserve">Maximal power of trunk flexor and extensor muscles as a quantitative factor of low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Delpierre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Denis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.243-245. </w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IES-2011-0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357877v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Interest of video analysis for the lower back pain patient: a premilinary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.243-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357878v1</w:t>
+                <w:t xml:space="preserve">hal-02357877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throwing performance is associated with muscular power</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 31 (7), pp.505-510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1249622⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 31 (12), pp.882-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989710v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual model of the bench press exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Throwing performance is associated with muscular power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrehmane Rahmani</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.04.036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.505-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1249622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985343v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance anaérobie des membres inférieurs chez des joueurs de tennis de deuxième et troisième série</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">A virtual model of the bench press exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrehmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (11), p1610-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2009.04.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.12.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357882v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isokinetic evaluation of trunk muscles in healthy and low back pain subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Puissance anaérobie des membres inférieurs chez des joueurs de tennis de deuxième et troisième série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (6), pp.320-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2008.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840903093482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357880v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Upper-Limb Inertia in Calculating Concentric Bench Press Force</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Isokinetic evaluation of trunk muscles in healthy and low back pain subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31816193e7⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (sup1), pp.215-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840903093482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510452v1</w:t>
+                <w:t xml:space="preserve">hal-02357880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque– and power–velocity relationships of trunk muscle during isokinetic conditions in chronic low back pain patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Importance of Upper-Limb Inertia in Calculating Concentric Bench Press Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.193-194. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.383-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840802298851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0b013e31816193e7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357885v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque–velocity and power–velocity relationships during isokinetic trunk flexion and extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Torque– and power–velocity relationships of trunk muscle during isokinetic conditions in chronic low back pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.007⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (sup001), pp.193-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840802298851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357886v1</w:t>
+                <w:t xml:space="preserve">hal-02357885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Role of Optimal Velocity as a Qualitative Factor of Physical Functional Performance in Women Aged 72 to 96 Years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Torque–velocity and power–velocity relationships during isokinetic trunk flexion and extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.061⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (5), pp.520-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318941v1</w:t>
+                <w:t xml:space="preserve">hal-02357886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of upper-limb inertia in calculating concentric bench-press force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Role of Optimal Velocity as a Qualitative Factor of Physical Functional Performance in Women Aged 72 to 96 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rambaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bourdin</w:t>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255840701479099⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (8), pp.1594-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2007.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357889v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la puissance et la raideur musculotendineuse chez les sportifs de haut niveau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of upper-limb inertia in calculating concentric bench-press force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dalleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Verkindt</w:t>
+                <w:t xml:space="preserve">M. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.01.004⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (sup1), pp.33-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840701479099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357890v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical model of the upper limb thrower during a bench press exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relation entre la puissance et la raideur musculotendineuse chez les sportifs de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Mariot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.110-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255840512331389073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357891v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Speed Variation and Age on Ground Reaction Forces and Stride Parameters of Children's Normal Gait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical model of the upper limb thrower during a bench press exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mame Andallah Diop</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-830382⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (sup1), pp.225-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255840512331389073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357892v1</w:t>
+                <w:t xml:space="preserve">hal-02357891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse et de l’âge sur la variabilité intrasujet des forces de réaction et des paramètres spatiotemporels de la marche de l’enfant sain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Influence of Speed Variation and Age on Ground Reaction Forces and Stride Parameters of Children's Normal Gait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Andallah Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Calmels</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Belli</w:t>
+                <w:t xml:space="preserve">A. Geyssant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 47 (2), pp.72-80. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (8), pp.682-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2003.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-830382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357896v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speed variation and age on the asymmetry of ground reaction forces and stride parameters of normal gait in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence de la vitesse et de l’âge sur la variabilité intrasujet des forces de réaction et des paramètres spatiotemporels de la marche de l’enfant sain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Andallah Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Geyssant</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01202412-200409000-00005⟩</w:t>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (2), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2003.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510560v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in morphology and force/velocity relationship between Senegalese and Italian sprinters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of speed variation and age on the asymmetry of ground reaction forces and stride parameters of normal gait in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaga Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Geyssant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-003-0989-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5), pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01202412-200409000-00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357893v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of exercise and protein–energy supplements on body composition and muscle function in frail elderly individuals: a long-term controlled randomised study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in morphology and force/velocity relationship between Senegalese and Italian sprinters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/BJN2003836⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (4), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-003-0989-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357899v1</w:t>
+                <w:t xml:space="preserve">hal-02357893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of school bag carrying on gait kinetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Ebermeyer</w:t>
+                <w:t xml:space="preserve">The effects of exercise and protein–energy supplements on body composition and muscle function in frail elderly individuals: a long-term controlled randomised study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutitie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.bpb.0000078270.58527.1f⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 89 (5), pp.731-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/BJN2003836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510562v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre l’activité physique, la fonction musculaire et les concentrations en IGF-1, testostérone et DHEAS lors de l’avancée en âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Influence of school bag carrying on gait kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaga Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C Patricot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Berthouze</w:t>
+                <w:t xml:space="preserve">Eric Ebermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0248-8663(02)00689-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (6), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.bpb.0000078270.58527.1f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357902v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg strength and stiffness as ability factors in 100 m sprint running.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relations entre l’activité physique, la fonction musculaire et les concentrations en IGF-1, testostérone et DHEAS lors de l’avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Patricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 23 (10), pp.819-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0248-8663(02)00689-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02510556v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force/velocity and power/velocity relationships in squat exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leg strength and stiffness as ability factors in 100 m sprint running.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-B Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Viale</w:t>
+                <w:t xml:space="preserve">Laurent Messonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Dalleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+                <w:t xml:space="preserve">J-R Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/PL00007956⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (3), pp.274-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1265202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02357904v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity and Reliability of a Kinematic Device for Measuring the Force Developed during Squatting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Force/velocity and power/velocity relationships in squat exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 16 (1), pp.26-35. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84 (3), pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.16.1.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/PL00007956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357905v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriceps Muscle Function in Relation to Habitual Physical Activity and VO2max in Men and Women Aged More Than 65 Years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Validity and Reliability of a Kinematic Device for Measuring the Force Developed during Squatting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Viale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gerona/55.10.B481⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 16 (1), pp.26-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.16.1.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357907v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quadriceps Muscle Function in Relation to Habitual Physical Activity and VO2max in Men and Women Aged More Than 65 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kostka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-R. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journals of Gerontology Series A: Biological Sciences and Medical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (10), pp.B481-B488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gerona/55.10.B481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knee Extensor Muscles under Non-Isokinetic Conditions in Elderly Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 15 (3), pp.337-344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/jab.15.3.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9489,745 +9623,745 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural chez les sportifs présentant des blessures aux membres inférieurs : analyse et prise en charge par l’exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between postural balance and pain, hip range of motions and core stability in soccer players with groin pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference "Education, Motor Behavior, Sport and Health" 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux de Chanaleilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Congress of Sport and Exercise Psychology(FEPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la relation force-vitesse-longueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International « Sport, Performance et Santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur du Sport et de l’Éducation Physique de Sfax, 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of self-control fatigue on sprint performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pommerell Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Poiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10237,133 +10371,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05633-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10373,245 +10507,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Comment évaluer la puissance musculaire par l'analyse vidéo ? (Partie II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Entraînement du jeune rameur : le retour du saut vertical (Partie I)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId308"/>
+      <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10679,51 +10813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9704919"/>
+    <w:nsid w:val="8F817473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10910,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achraf Harrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2026.101105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>