--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -348,2210 +348,2210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+                <w:t xml:space="preserve">Dhia Benhassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Galantine</w:t>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456137v1</w:t>
+                <w:t xml:space="preserve">hal-05456181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Boyas</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissal Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020181v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance According to Maturity Status in Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sudlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Galantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna del Sordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000005339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950558v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
+                <w:t xml:space="preserve">Acute effect of core stability exercises on static and dynamic postural balance in soccer players with groin pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Alkhelaifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissal Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.9086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-94368-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979272v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05455974v1</w:t>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">How Does Push-Off Distance Influence Force–Velocity Profile and Performance During Vertical Jumping?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2024-0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Dribbling Constraints on Sprint Acceleration Performance and the Force-Velocity Profile according to Playing Positions in Professional Soccer Players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The sport function subscale of the Copenhagen Hip and Groin Outcome Score could not be an indicator of postural balance in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of ISAKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jisako.2025.100906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/jhk/204820⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05456181v1</w:t>
+                <w:t xml:space="preserve">hal-05455974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐Related Differences in Jumping and Sprinting Performance and Force Production Capacities in Young Soccer Players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haitham Rebai</w:t>
+                <w:t xml:space="preserve">Does Core Training Improve Agility Performance in Soccer Players With Groin Pain? A Randomized, Single-Blind Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S Colson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Mohamed Harrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.385-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsc.12301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2024-0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252028v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between static postural control and core stability? A cross-sectional study in soccer players with groin pain</w:t>
+                <w:t xml:space="preserve">Effectiveness of 12-Week Core Stability Training on Postural Balance in Soccer Players With Groin Pain: A Single-Blind Randomized Controlled Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2023.11.036⟩</w:t>
+              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/19417381241259988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979368v1</w:t>
+                <w:t xml:space="preserve">hal-04979295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core stability is associated with dynamic postural balance in soccer players experiencing groin pain without time-loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sonia Sahli</w:t>
+                <w:t xml:space="preserve">Predicting Throwing Performance with Force-Velocity Mechanical Properties of the Upper Limb in Experienced Handball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingshan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jor.2024.02.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95, pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/jhk/190224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979301v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a relationship between static postural control and core stability? A cross-sectional study in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2023.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Explosive vs. Strength Resistance Training on Plantar Flexor Neuromuscular and Functional Capacities in Institutionalized Older Adults: A Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmoetez Magtouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussema Gaied Chortane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Morphology and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (4), pp.261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jfmk9040261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haithem Rebai</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2307768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713881v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of 12-Week Core Stability Training on Postural Balance in Soccer Players With Groin Pain: A Single-Blind Randomized Controlled Pilot Study</w:t>
+                <w:t xml:space="preserve">Core stability is associated with dynamic postural balance in soccer players experiencing groin pain without time-loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Fendri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Health: A Multidisciplinary Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/19417381241259988⟩</w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jor.2024.02.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Throwing Performance with Force-Velocity Mechanical Properties of the Upper Limb in Experienced Handball Players</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jump and sprint force velocity profile of young soccer players differ according to playing position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Berthier</w:t>
+                <w:t xml:space="preserve">Dhia Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Kinetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95, pp.43-53. </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (21), pp.1915-1926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/jhk/190224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2307768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979455v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,64 +2624,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural balance asymmetry and subsequent noncontact lower extremity musculoskeletal injuries among Tunisian soccer players with groin pain: A prospective case control study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,64 +2771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Fendri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2918,51 +2918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3026,90 +3026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
@@ -3160,90 +3160,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nicolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (10), pp.1758-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Galarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 85, pp.224-231. </w:t>
@@ -3405,485 +3405,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1,500-m Rowing Performance is Highly Dependent on Modified Wingate Anaerobic Test Performance in National-Level Adolescent Rowers</w:t>
+                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">T Veni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.2015-0283⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357846v1</w:t>
+                <w:t xml:space="preserve">hal-02357828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Considerations on the Relationship Between the 1,500-M Rowing Ergometer Performance and Vertical Jump in National-Level Adolescent Rowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (11), pp.3000-3007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaune</w:t>
+                <w:t xml:space="preserve">The 1,500-m Rowing Performance is Highly Dependent on Modified Wingate Anaerobic Test Performance in National-Level Adolescent Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.572-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/pes.2015-0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357828v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-velocity muscular profiles and jumping performances of soccer goalkeeper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hervéou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3941,347 +3941,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of force-velocity relationships during deadlift high pull</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between Force-Velocity Profiles and 1,500-m Ergometer Performance in Young Rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Maciejewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Lu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amal Ben-Abdessamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (3), pp.277-288. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (13), pp.992-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2017.1391325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0043-117608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357830v1</w:t>
+                <w:t xml:space="preserve">hal-02357844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Force-Velocity Profiles and 1,500-m Ergometer Performance in Young Rowers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability of force-velocity relationships during deadlift high pull</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Ben-Abdessamie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wei Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (13), pp.992-1000. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (3), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0043-117608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2017.1391325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357844v1</w:t>
+                <w:t xml:space="preserve">hal-02357830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4315,51 +4315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sit to stand in elderly fallers vs non-fallers: new insights from force platform and electromyography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,51 +4367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (5), pp.871-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4439,386 +4439,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of hip muscles using torque-and power-velocity relationships in chronic low back pain subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic physical evaluation of young national rowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaire</w:t>
+                <w:t xml:space="preserve">C. Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lisembart</w:t>
+                <w:t xml:space="preserve">A. Ben Abdessamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ritz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.2034-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510519v1</w:t>
+                <w:t xml:space="preserve">hal-02357849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic physical evaluation of young national rowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Determination of reliable force platform parameters and number of trial to evaluate sit-to-stand movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1069609⟩</w:t>
+              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.473-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40520-014-0294-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357849v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of reliable force platform parameters and number of trial to evaluate sit-to-stand movement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of hip muscles using torque-and power-velocity relationships in chronic low back pain subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lisembart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Medicine and Rehabilitation - International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (7), pp.1059</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357856v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioenergetical and Cardiac Adaptations of Pilots to a 24-Hour Team Kart Race</w:t>
               </w:r>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,64 +4947,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5051,90 +5051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agreement of three vs. eight isokinetic preset velocities to determine knee extensor torque- and power-velocity relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5181,77 +5181,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapted physical activity intervention and vestibular disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5324,51 +5324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5441,51 +5441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5526,1009 +5526,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in lactate exchange and removal abilities between high-level African and Caucasian 400-m track runners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between hip muscles and trunk flexor and extensor muscles in chronic low back pain patients: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-012-2573-8⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.161-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919193v1</w:t>
+                <w:t xml:space="preserve">hal-02357866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between hip muscles and trunk flexor and extensor muscles in chronic low back pain patients: a preliminary study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differences in lactate exchange and removal abilities between high-level African and Caucasian 400-m track runners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.1489-1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-012-2573-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357866v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lower limbs strength on trunk flexion and extension in chronic low back pain patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of force platform parameters during sit-to-stand movement in elderly: a preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ritz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">F. Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.206-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713678⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.374-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510565v1</w:t>
+                <w:t xml:space="preserve">hal-02357873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of velocity on muscular coordination during isokinetic lifting: a preliminary study on healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Laï-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (sup1), pp.162-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2012.713672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of force platform parameters during sit-to-stand movement in elderly: a preliminary study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of lower limbs strength on trunk flexion and extension in chronic low back pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.374-376. </w:t>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.206-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357873v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of isokinetic force–velocity relationships during low back pain evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of video analysis for the lower back pain patient: a premilinary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.187-189. </w:t>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.243-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.594718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357874v1</w:t>
+                <w:t xml:space="preserve">hal-02357877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal power of trunk flexor and extensor muscles as a quantitative factor of low back pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of isokinetic force–velocity relationships during low back pain evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ripamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/IES-2011-0401⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.187-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.594718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357875v1</w:t>
+                <w:t xml:space="preserve">hal-02357874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of video analysis for the lower back pain patient: a premilinary study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ripamonti</w:t>
+                <w:t xml:space="preserve">Maximal power of trunk flexor and extensor muscles as a quantitative factor of low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Delpierre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Denis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.243-245. </w:t>
+              <w:t xml:space="preserve">Isokinetics and Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.83-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.595214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/IES-2011-0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357877v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg Ability Factors in Tennis Players</w:t>
               </w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 31 (12), pp.882-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6631,90 +6631,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Throwing performance is associated with muscular power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6791,51 +6791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrehmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gagé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (6), pp.320-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7049,90 +7049,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isokinetic evaluation of trunk muscles in healthy and low back pain subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (sup1), pp.215-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7179,77 +7179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of Upper-Limb Inertia in Calculating Concentric Bench Press Force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (2), pp.383-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7309,64 +7309,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (sup001), pp.193-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7400,77 +7400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque–velocity and power–velocity relationships during isokinetic trunk flexion and extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ripamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (5), pp.520-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7542,51 +7542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7659,51 +7659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of upper-limb inertia in calculating concentric bench-press force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,51 +7776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la puissance et la raideur musculotendineuse chez les sportifs de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Verkindt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,51 +7879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical model of the upper limb thrower during a bench press exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,51 +8009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Speed Variation and Age on Ground Reaction Forces and Stride Parameters of Children's Normal Gait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Andallah Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8124,363 +8124,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la vitesse et de l’âge sur la variabilité intrasujet des forces de réaction et des paramètres spatiotemporels de la marche de l’enfant sain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of speed variation and age on the asymmetry of ground reaction forces and stride parameters of normal gait in children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountaga Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Belli</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Geyssant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2003.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5), pp.308-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01202412-200409000-00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357896v1</w:t>
+                <w:t xml:space="preserve">hal-02510560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speed variation and age on the asymmetry of ground reaction forces and stride parameters of normal gait in children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence de la vitesse et de l’âge sur la variabilité intrasujet des forces de réaction et des paramètres spatiotemporels de la marche de l’enfant sain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Andallah Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">André Geyssant</w:t>
+                <w:t xml:space="preserve">P. Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric Orthopaedics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (2), pp.72-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annrmp.2003.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01202412-200409000-00005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in morphology and force/velocity relationship between Senegalese and Italian sprinters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (4), pp.399-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8539,51 +8539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of exercise and protein–energy supplements on body composition and muscle function in frail elderly individuals: a long-term controlled randomised study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,77 +8685,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of school bag carrying on gait kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cottalorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mountaga Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ebermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C Patricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8965,51 +8965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg strength and stiffness as ability factors in 100 m sprint running.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-B Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,90 +9082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force/velocity and power/velocity relationships in squat exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 84 (3), pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9211,51 +9211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity and Reliability of a Kinematic Device for Measuring the Force Developed during Squatting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Dalleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9263,51 +9263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Lacour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 16 (1), pp.26-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9354,51 +9354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadriceps Muscle Function in Relation to Habitual Physical Activity and VO2max in Men and Women Aged More Than 65 Years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9471,64 +9471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Knee Extensor Muscles under Non-Isokinetic Conditions in Elderly Subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Kostka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9650,90 +9650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle postural chez les sportifs présentant des blessures aux membres inférieurs : analyse et prise en charge par l’exercice physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haithem Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème congrès annuel de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
@@ -9756,260 +9756,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between postural balance and pain, hip range of motions and core stability in soccer players with groin pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">International conference "Education, Motor Behavior, Sport and Health" 3rd edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sfax, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457038v1</w:t>
+                <w:t xml:space="preserve">hal-05459290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between postural balance and pain, hip range of motions and core stability in soccer players with groin pain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference "Education, Motor Behavior, Sport and Health" 3rd edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sfax, Tunisia</w:t>
+              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459290v1</w:t>
+                <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-control in physical activity: the role of weight stigma</w:t>
               </w:r>
@@ -10034,51 +10034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dinomais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10120,90 +10120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la relation force-vitesse-longueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International « Sport, Performance et Santé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Supérieur du Sport et de l’Éducation Physique de Sfax, 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10280,51 +10280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ACAPS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2021, Montpellier, France</w:t>
@@ -10385,77 +10385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10515,229 +10515,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Comment évaluer la puissance musculaire par l'analyse vidéo ? (Partie II)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Entraînement du jeune rameur : le retour du saut vertical (Partie I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357859v1</w:t>
+                <w:t xml:space="preserve">hal-02357860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Entraînement du jeune rameur : le retour du saut vertical (Partie I)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Préparation physique Mission d'Aide à la Performance Comment évaluer la puissance musculaire par l'analyse vidéo ? (Partie II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357860v1</w:t>
+                <w:t xml:space="preserve">hal-02357859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId311"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10813,51 +10813,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F817473"/>
+    <w:nsid w:val="15345292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11044,51 +11044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achraf Harrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2026.101105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrahmane-rahmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8800-9592" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146226054" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05579671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Fendri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Rebai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chaari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achraf Harrabi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2026.101105" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Benhassen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/204820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05252028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Rebai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsc.12301" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sudlow" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Galantine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna del Sordo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000005339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05020181v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Alkhelaifi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissal Boughattas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-94368-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950558v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2024-0194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05455974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisako.2025.100906" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Harrabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2024-0259" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19417381241259988" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gassier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Eymard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/jhk/190224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2023.11.036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930081v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmoetez Magtouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Gaied Chortane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jolibois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfmk9040261" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jor.2024.02.038" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhia Ben Hassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2307768" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed A Harrabi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2022.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980656v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ptsp.2021.07.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185540v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bensoussan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champclou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Galarraga" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Letellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.12.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01922537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Maciejewski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chorin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lardy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357846v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2015-0283" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357831v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Herv&#233;ou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ripamonti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.10.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ben-Abdessamie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0043-117608" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357830v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2017.1391325" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-015-0486-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abdessamie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chorin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069609" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357856v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-014-0294-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lisembart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ritz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ripamonti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000000630" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donnard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1069572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357861v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-130524" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357864v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931676" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815949" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815892" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357866v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815938" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Locatelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco de Angelis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-012-2573-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBBLXL03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713703" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#239;-Man" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713672" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713678" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delpierre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.595214" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.594718" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ripamonti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IES-2011-0401" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1265202" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985343v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrehmane Rahmani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2009.04.036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RQ20VZL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357882v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gag&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2008.12.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T0L1X4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357880v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmidt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840903093482" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510452v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e31816193e7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357885v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mariot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840802298851" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357886v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2007.12.007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XQN2CNW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318941v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnefoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2007.11.061" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357889v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rambaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moyen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840701479099" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357890v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dalleau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.01.004" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3RN38K0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357891v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255840512331389073" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Andallah Diop" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gautheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geyssant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-830382" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510560v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaga Diop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Belli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gautheron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Geyssant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01202412-200409000-00005" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357896v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Calmels" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2003.09.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KXTHXD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357893v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-003-0989-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6JH51LSL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnefoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Normand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutitie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN2003836" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F20CB525082D7D580C7E5C7ABEFD8394106FA99A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cottalorda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ebermeyer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.bpb.0000078270.58527.1f" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357902v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Patricot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthouze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0248-8663(02)00689-6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CFR9LS2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-B Dufour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Messonnier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-R Lacour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357904v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Viale" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00007956" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RKNKMTC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.16.1.26" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357907v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kostka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthouze" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Lacour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/55.10.B481" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Kostka" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.15.3.337" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459217v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459290v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04916121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux de Chanaleilles" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dinomais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pommerell F&#233;licie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Poiroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357860v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357859v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>