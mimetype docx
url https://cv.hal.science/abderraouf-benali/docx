--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2605,312 +2605,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-position control of a holonomic mobile manipulator</w:t>
+                <w:t xml:space="preserve">Impedance Control of an Omnidirectional Mobile Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Djebrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.1023-1030</w:t>
+              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Mied-zyzdroje, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056327v1</w:t>
+                <w:t xml:space="preserve">hal-01056328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Robot Manipulator Using Flatness Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soraya Bououden</w:t>
+                <w:t xml:space="preserve">Force-position control of a holonomic mobile manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Djebrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Abdessemed</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.1023-1030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056352v1</w:t>
+                <w:t xml:space="preserve">hal-01056327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Control of an Omnidirectional Mobile Manipulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Djebrani</w:t>
+                <w:t xml:space="preserve">Control of Robot Manipulator Using Flatness Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Bououden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Foudil Abdessemed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Methods and Models in Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Mied-zyzdroje, Poland</w:t>
+              <w:t xml:space="preserve">International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056328v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Sous-Espaces Invariants pour le Diagnostic des Systèmes à Commutations</w:t>
               </w:r>
@@ -3430,243 +3430,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux Approches pour l'Observabilité de l'Etat Discret des Systèmes Dynamiques Hybrides</w:t>
+                <w:t xml:space="preserve">Algebraic and geometrical conditions for the observability of the discrete state of a class of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, bordeaux, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053208v1</w:t>
+                <w:t xml:space="preserve">hal-01056266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and geometrical conditions for the observability of the discrete state of a class of hybrid systems</w:t>
+                <w:t xml:space="preserve">Deux Approches pour l'Observabilité de l'Etat Discret des Systèmes Dynamiques Hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056266v1</w:t>
+                <w:t xml:space="preserve">hal-01053208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hysteresis Switched observer design for general manipulation systems</w:t>
               </w:r>
@@ -3741,230 +3741,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors optimization-based control of two planar robots in lifting</w:t>
+                <w:t xml:space="preserve">Dynamic Controller of Switched Linear Systems : a Common Lyapunov Function Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056262v1</w:t>
+                <w:t xml:space="preserve">hal-01056286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Controller of Switched Linear Systems : a Common Lyapunov Function Approach</w:t>
+                <w:t xml:space="preserve">Sensors optimization-based control of two planar robots in lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.125-130</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056286v1</w:t>
+                <w:t xml:space="preserve">hal-01056262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for linear switched systems: a common Lyapunov function approach</w:t>
               </w:r>
@@ -4458,355 +4458,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Decision-Making System for Reliable Remote Robot Control via Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teleoperation of an industrial vision system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Chohra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Idasiak</w:t>
+                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Measurement and Control in Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053203v1</w:t>
+                <w:t xml:space="preserve">hal-01053202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of telerobotic computer vision system in manufacturing control process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fuzzy Decision-Making System for Reliable Remote Robot Control via Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Chohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rosenberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marché</w:t>
+                <w:t xml:space="preserve">Vincent Idasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Symposium on Measurement and Control in Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053201v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teleoperation of an industrial vision system</w:t>
+                <w:t xml:space="preserve">Application of telerobotic computer vision system in manufacturing control process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Measurement and Control in Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, bourges, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053202v1</w:t>
+                <w:t xml:space="preserve">hal-01053201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the control of a remote legged robot via Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Idasiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC workshop on Internet based Control Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2001, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,51 +4844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote robot teleoperation via Internet. A first approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Idasiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guy Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokone Kekana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics14120174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasheng Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siong Yuen Kok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1327397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hedjazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haissam Kharboutly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0628-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.02.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.08.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.05.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPN9ZL2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2006.n3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1FZBXJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luying Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruolei Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8963-4_18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chengxin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Weiwei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jeridi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Ghommam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Abdessemed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bououden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smirnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chohra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokone Kekana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics14120174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasheng Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siong Yuen Kok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1327397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hedjazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haissam Kharboutly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0628-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.02.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.08.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.05.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPN9ZL2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2006.n3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1FZBXJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luying Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruolei Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8963-4_18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chengxin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Weiwei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jeridi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Ghommam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Abdessemed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bououden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smirnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chohra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>