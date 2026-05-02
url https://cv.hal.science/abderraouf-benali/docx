--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -2998,135 +2998,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Mnif</w:t>
+                <w:t xml:space="preserve">Invertibility of Hybrid Nonlinear Systems, Part II, Application: Missile Fault Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Poisson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056291v1</w:t>
+                <w:t xml:space="preserve">hal-01056297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projector-Based Switching Signal Reconstruction and Observer for Switched Systems</w:t>
               </w:r>
@@ -3214,135 +3214,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertibility of Hybrid Nonlinear Systems, Part II, Application: Missile Fault Reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
+                <w:t xml:space="preserve">Guidance based path following control for an underactuated ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawhar Ghommam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Mnif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056297v1</w:t>
+                <w:t xml:space="preserve">hal-01056291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for euler lagrange systems: application to path following control of an underactuated surface vessel</w:t>
               </w:r>
@@ -3741,230 +3741,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Controller of Switched Linear Systems : a Common Lyapunov Function Approach</w:t>
+                <w:t xml:space="preserve">Sensors optimization-based control of two planar robots in lifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.125-130</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056286v1</w:t>
+                <w:t xml:space="preserve">hal-01056262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensors optimization-based control of two planar robots in lifting</w:t>
+                <w:t xml:space="preserve">Dynamic Controller of Switched Linear Systems : a Common Lyapunov Function Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Kratz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, munich, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, San Diego, United States. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056262v1</w:t>
+                <w:t xml:space="preserve">hal-01056286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer design for linear switched systems: a common Lyapunov function approach</w:t>
               </w:r>
@@ -4160,217 +4160,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the observability of piecewise dynamical system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une condition algébrique pour l'observabilité d'une classe de systèmes hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Boutat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on non linear control systems, NOLCOS'2004,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, STUTTGART, Germany</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, douz, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053205v1</w:t>
+                <w:t xml:space="preserve">hal-01053206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une condition algébrique pour l'observabilité d'une classe de systèmes hybrides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">About the observability of piecewise dynamical system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Boutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Benali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Boutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, douz, Tunisie</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on non linear control systems, NOLCOS'2004,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, STUTTGART, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053206v1</w:t>
+                <w:t xml:space="preserve">hal-01053205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande en impédance pour la coopération entre manipulateurs mobiles</w:t>
               </w:r>
@@ -5239,51 +5239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokone Kekana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics14120174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasheng Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siong Yuen Kok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1327397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hedjazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haissam Kharboutly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0628-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.02.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.08.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.05.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPN9ZL2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2006.n3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1FZBXJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luying Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruolei Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8963-4_18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chengxin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Weiwei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jeridi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Ghommam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Abdessemed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bououden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056297v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056286v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smirnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chohra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokone Kekana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengzhi Du" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Steyn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Benali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Djerroud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/robotics14120174" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasheng Chen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donglai Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siong Yuen Kok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runxiao Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2024.1327397" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Yin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kratz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jcde/qwab062" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Tr&#233;noras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98S6Z58L-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Hedjazi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haissam Kharboutly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Dibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13246-018-0628-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551944v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bouzit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2018.02.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Ma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;z Ben Amar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.08.008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Boutat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Busawon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2009.05.030" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPN9ZL2C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Mnif" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2006.n3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056356v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2005.05.028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VM1FZBXJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luying Xu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruolei Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Zhi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8963-4_18" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013245400003890" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273200v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed NAIT CHABANE" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;mono" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Chengxin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Weiwei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3396339.3396386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551921v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jeridi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawher Ghommam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Djebrani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poisson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Abdessemed" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE.2011.6042441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Guillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Bououden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056324v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056266v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056262v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056284v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053207v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053205v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053204v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Smirnov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre March&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053202v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Chohra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Idasiak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053197v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053200v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Fontaine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056260v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>