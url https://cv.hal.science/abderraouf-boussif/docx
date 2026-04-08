--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -118,291 +118,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Systems Theoretic Accident Model and Processes in Railway Systems: A Review</w:t>
+                <w:t xml:space="preserve">A Risk-Based Decision-Making Process for Autonomous Trains Using POMDP: Case of the Anti-Collision Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.99872-99893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3429568⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.5630-5647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3347500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681936v1</w:t>
+                <w:t xml:space="preserve">hal-04402491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risk-Based Decision-Making Process for Autonomous Trains Using POMDP: Case of the Anti-Collision Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+                <w:t xml:space="preserve">Application of Systems Theoretic Accident Model and Processes in Railway Systems: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.5630-5647. </w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.99872-99893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3347500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3429568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402491v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -453,77 +453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -902,222 +902,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
+                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp2842-2858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483169v1</w:t>
+                <w:t xml:space="preserve">hal-03300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
+                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (8), pp2842-2858. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300679v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
               </w:r>
@@ -1415,51 +1415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems (IJCCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp141-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,77 +1525,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards applying STPA to autonomous railway systems -a hierarchical safety control structure for GoA2 train operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025) and the 33rd Society for Risk Analysis Europe Conference (SRA-E 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,278 +1623,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards AI trustworthiness assessment framework for railway applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A POMDP-based approach for obstacle avoidance in autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ladj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. </w:t>
+              <w:t xml:space="preserve">35th European Safety and Reliability (ESREL SRA-E 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. pp.3115-3122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217207v1</w:t>
+                <w:t xml:space="preserve">hal-05217200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POMDP-based approach for obstacle avoidance in autonomous trains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+                <w:t xml:space="preserve">Towards AI trustworthiness assessment framework for railway applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ladj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th European Safety and Reliability (ESREL SRA-E 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. pp.3115-3122, </w:t>
+              <w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217200v1</w:t>
+                <w:t xml:space="preserve">hal-05217207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour la SOTIF (ISO 21448:2022) dans la démonstration de sécurité des trains autonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,90 +2040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche orientée risques pour la prise de décision dans les trains autonomes : Cas de la fonction anti-collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24 « Les métiers du risque : clés de la réindustrialisation et de la transition écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2457,472 +2457,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir la fiabilité de l'opérateur humain pour concevoir les futurs systèmes autonomes : un regard des Facteurs Organisationnels et Humains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968262v1</w:t>
+                <w:t xml:space="preserve">hal-03691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
+                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690433v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968250v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">Définir la fiabilité de l'opérateur humain pour concevoir les futurs systèmes autonomes : un regard des Facteurs Organisationnels et Humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paglia Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carli Yanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691799v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
               </w:r>
@@ -3133,77 +3133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Specified Operational Design Domain for a Safe Remote Driving of Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3280,51 +3280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3559,515 +3559,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Comparison of Three Diagnosis Techniques for Discrete Event Systems</w:t>
+                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DX'17 - 28th International Workshop on Principles of Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Brescia, Italy. p8</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647904v1</w:t>
+                <w:t xml:space="preserve">hal-01653191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
+                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647001v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
+                <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States. pp 3860-3867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647847v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
+                <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653191v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
+                <w:t xml:space="preserve">An Experimental Comparison of Three Diagnosis Techniques for Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">DX'17 - 28th International Workshop on Principles of Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brescia, Italy. p8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657433v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twin-Plant Based Approach for Diagnosability Analysis of Intermittent Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4108,200 +4108,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Fault Diagnosis of Industrial Systems in a Model-Checking Framework</w:t>
+                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPHM - 2016 IEEE International Conference on Prognostics and Health Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646340v1</w:t>
+                <w:t xml:space="preserve">hal-01646486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
+                <w:t xml:space="preserve">Intermittent Fault Diagnosis of Industrial Systems in a Model-Checking Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPHM - 2016 IEEE International Conference on Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ottawa, Canada. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHM.2016.7542874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646486v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Enumerative and Symbolic Techniques for Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
@@ -4313,51 +4313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECOS 2015 - 9th Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4909,51 +4909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>