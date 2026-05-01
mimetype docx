--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -84,1424 +84,1528 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Risk-Based Decision-Making Process for Autonomous Trains Using POMDP: Case of the Anti-Collision Function</w:t>
+                <w:t xml:space="preserve">Modeling a Hierarchical Safety Control Structure for STPA-Based Analysis of Autonomous Railway Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Beugin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
+                <w:t xml:space="preserve">El‐miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3347500⟩</w:t>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/itr2.70187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402491v1</w:t>
+                <w:t xml:space="preserve">hal-05604673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Systems Theoretic Accident Model and Processes in Railway Systems: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Risk-Based Decision-Making Process for Autonomous Trains Using POMDP: Case of the Anti-Collision Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, pp.99872-99893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3429568⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 12, pp.5630-5647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3347500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681936v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Systems Theoretic Accident Model and Processes in Railway Systems: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2-3), pp.143-164. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.99872-99893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3429568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04415127v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
+              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2-3), pp.143-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896770v1</w:t>
+                <w:t xml:space="preserve">hal-04415127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-diagnosability analysis of bounded and unbounded Petri nets using linear optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Chouchane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110689⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842331v1</w:t>
+                <w:t xml:space="preserve">hal-03896770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INNAbstract: An INN-Based Abstraction Method for Large-Scale Neural Network Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">K-diagnosability analysis of bounded and unbounded Petri nets using linear optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tnnls.2023.3316551⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235453v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of abstraction methods towards verifying neural networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INNAbstract: An INN-Based Abstraction Method for Large-Scale Neural Network Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3617508⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Networks and Learning Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tnnls.2023.3316551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235472v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of abstraction methods towards verifying neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03300679v1</w:t>
+                <w:t xml:space="preserve">hal-04235472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
+                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp2842-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483169v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
+                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Carlos Basilio</w:t>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (3), 44p. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10626-020-00324-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940679v1</w:t>
+                <w:t xml:space="preserve">hal-02483169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosability Analysis of Intermittent Faults in Discrete Event Systems Using a Twin-plant Structure</w:t>
+                <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Basilio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-018-0682-9⟩</w:t>
+              <w:t xml:space="preserve">Discrete Event Dynamic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), 44p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10626-020-00324-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298344v1</w:t>
+                <w:t xml:space="preserve">hal-02940679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Monitoring of a Train Passenger Access System</w:t>
+                <w:t xml:space="preserve">Diagnosability Analysis of Intermittent Faults in Discrete Event Systems Using a Twin-plant Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp682-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12555-018-0682-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2860966⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01871377v1</w:t>
+                <w:t xml:space="preserve">hal-02298344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Model-Based Monitoring of a Train Passenger Access System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp41619-41632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2860966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis of discrete-event systems based on the symbolic observation graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems (IJCCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp141-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJCCBS.2018.10011234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1511,3141 +1615,3141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards applying STPA to autonomous railway systems -a hierarchical safety control structure for GoA2 train operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Miloudi El-Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025) and the 33rd Society for Risk Analysis Europe Conference (SRA-E 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Stavanger, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A POMDP-based approach for obstacle avoidance in autonomous trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Safety and Reliability (ESREL SRA-E 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. pp.3115-3122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards AI trustworthiness assessment framework for railway applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ladj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th European Safety and Reliability Conference (ESREL2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Stavanger, Jun 2025, Stavanger, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3850/981-973-0000-00-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour la SOTIF (ISO 21448:2022) dans la démonstration de sécurité des trains autonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Himrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24 « Les métiers du risque : clés de la réindustrialisation et de la transition écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of Neural Network Classifiers using Neuron Activation Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Verification and Evaluation of Computer and Communication Systems (VECoS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Djerba, Tunisia, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche orientée risques pour la prise de décision dans les trains autonomes : Cas de la fonction anti-collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 24 « Les métiers du risque : clés de la réindustrialisation et de la transition écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour la Maîtrise des Risques (IMdR), Oct 2024, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification of the AI based perception module for autonomous trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Sassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th SmartRaCon Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TC-Rail: Railways Remote Driving further experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gadmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Railway Research (WCRR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance.ai Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussif Abderraouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir la fiabilité de l'opérateur humain pour concevoir les futurs systèmes autonomes : un regard des Facteurs Organisationnels et Humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paglia Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carli Yanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussif Abderraouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fateh Boudardara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confiance.ai Days 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Weight-Based Abstraction for Neural Network Verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.330-342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14862-0_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04426156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Specified Operational Design Domain for a Safe Remote Driving of Trains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2021, 31st European Safety And Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Angers, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration de la sécurité opérationnelle de la téléconduite des trains : contexte, méthodologie et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Collart-Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baranowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 22 - Congrès de maîtrise des risques et de sûreté de fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France. pp.312-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diagnosis Study on a Train Passenger Access System using Petri Net Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianmaria de Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Sterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC - 2017 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Seattle, United States. pp 3860-3867, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC.2017.7963546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAG-IPF: A Software Tool for Fault Diagnosis of Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Comparison of Three Diagnosis Techniques for Discrete Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DX'17 - 28th International Workshop on Principles of Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Brescia, Italy. p8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twin-Plant Based Approach for Diagnosability Analysis of Intermittent Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Discrete Event Systems (WODES 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Xi'An, China. p237-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WODES.2016.7497854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
+                <w:t xml:space="preserve">Intermittent Fault Diagnosis of Industrial Systems in a Model-Checking Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPHM - 2016 IEEE International Conference on Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ottawa, Canada. 6p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPHM.2016.7542874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646486v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent Fault Diagnosis of Industrial Systems in a Model-Checking Framework</w:t>
+                <w:t xml:space="preserve">Using Model-Checking Techniques for Diagnosability Analysis of Intermittent Faults-A Railway Case-Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPHM - 2016 IEEE International Conference on Prognostics and Health Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VECOS 2016 - 10th International Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia. 11p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646340v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Enumerative and Symbolic Techniques for Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECOS 2015 - 9th Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosability Analysis of Input/Output Discrete-Event Systems Using Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC International Workshop on Dependable Control of Discrete Systems : DCDS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Cancun, Mexico. pp.71-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosability Analysis of Input/Output Discrete-Event Systems Using Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Workshop on Dependable Control of Discrete Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Cancun, Mexico. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche par Décomposition de Modèles pour l'Analyse de la Diagnosticabilité des SEDs par Model-Checking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4655,114 +4759,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to Model-Based Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Symbolic Computation [cs.SC]. Université de Lille1 - Sciences et Technologies, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01667809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4909,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.70187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>