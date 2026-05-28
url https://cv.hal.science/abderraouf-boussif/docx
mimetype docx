--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -430,265 +430,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (2-3), pp.143-164. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415127v1</w:t>
+                <w:t xml:space="preserve">hal-03896770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical safety assurance case using Goal Structuring Notation (GSN) - challenges, opportunities and a framework for autonomous trains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operational risk assessment of railway remote driving system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+                <w:t xml:space="preserve">Simon Collart Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 230, pp1-9. </w:t>
+              <w:t xml:space="preserve">Safety &amp; Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2-3), pp.143-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2022.108933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09617353.2023.2226965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896770v1</w:t>
+                <w:t xml:space="preserve">hal-04415127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-diagnosability analysis of bounded and unbounded Petri nets using linear optimization</w:t>
               </w:r>
@@ -1006,222 +1006,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235472v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
+                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300679v1</w:t>
+                <w:t xml:space="preserve">hal-02483169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-symbolic diagnoser for fault diagnosis of bounded labeled petri nets</w:t>
+                <w:t xml:space="preserve">Tuning the Diagnoser-based Approach for Diagnosability Analysis of Finite Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp648-660. </w:t>
+              <w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (8), pp2842-2858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12555-020-0100-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483169v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent fault diagnosability of discrete event systems: an overview of automaton-based approaches</w:t>
               </w:r>
@@ -1519,51 +1519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Critical Computer-Based Systems (IJCCBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (2), pp141-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2328,705 +2328,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TC-Rail: Railways Remote Driving further experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Congress on Railway Research (WCRR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662695v1</w:t>
+                <w:t xml:space="preserve">hal-03968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confiance.ai Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saclay (92), France</w:t>
+              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426163v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk-awareness and dynamic risk assessment for autonomous trains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhimanyu Tonk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Chelouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El-Miloudi El Koursi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2022, 32nd European Safety and Reliability Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Dublin, France. 8p</w:t>
+              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691799v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argumentaire de sécurité graphique pour l'assurance de sécurité des trains autonomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Définir la fiabilité de l'opérateur humain pour concevoir les futurs systèmes autonomes : un regard des Facteurs Organisationnels et Humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paglia Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carli Yanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boussif Abderraouf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloudi El Koursi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968250v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safety Assurance Methodology for Autonomous Trains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chelouati</w:t>
+                <w:t xml:space="preserve">TC-Rail: Railways Remote Driving further experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gadmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2022, Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal. 8p</w:t>
+              <w:t xml:space="preserve">13th World Congress on Railway Research (WCRR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690433v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir la fiabilité de l'opérateur humain pour concevoir les futurs systèmes autonomes : un regard des Facteurs Organisationnels et Humains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boussif Abderraouf</w:t>
+                <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Boudardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boussif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 23 « Innovations et maîtrise des risques pour un avenir durable » - 23e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Confiance.ai Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saclay (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968262v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Neural Networks Abstraction using An Interval Weights Based Approach</w:t>
               </w:r>
@@ -3460,407 +3460,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Diagnosis Study on a Train Passenger Access System using Petri Net Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianmaria de Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Sterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 6p</w:t>
+              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464751v1</w:t>
+                <w:t xml:space="preserve">hal-01877250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient diagnosability assessment via ILP optimization: a railway benchmark</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Diagnosis Study on a Train Passenger Access System using Petri Net Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ETFA 2018, 23rd International Conference on Emerging Technologies and Factory Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Torino, Italy. 8p</w:t>
+              <w:t xml:space="preserve">CTS 2018, 15th IFAC Symposium on Control in Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Savona, Italy. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877250v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
+                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653191v1</w:t>
+                <w:t xml:space="preserve">hal-01647847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosticabilité des Systèmes à Évènements Discrets: Une Nouvelle Variante de l'Approche Diagnostiqueur</w:t>
+                <w:t xml:space="preserve">DPN-SOG: A Software Tool for Fault Diagnosis of Labeled Petri Nets Using the Semi-Symbolic Diagnoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSR 2017 - 11ème Colloque sur la Modélisation des Systèmes Réactifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France. 15p</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur la Modélisation des Systèmes Réactifs (MSR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647847v1</w:t>
+                <w:t xml:space="preserve">hal-01653191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diagnoser-Based Approach for Intermittent Fault Diagnosis of Discrete-Event Systems</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ghazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Klai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VECOS 2015 - 9th Workshop on Verification and Evaluation of Computer and Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bucarest, Romania. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5013,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.70187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tonk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boussif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#8208;miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/itr2.70187" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chelouati" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El-Koursi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3347500" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3429568" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2022.108933" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart Dutilleul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09617353.2023.2226965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842331v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Chouchane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110689" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Boudardara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Meyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnnls.2023.3316551" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04235472v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Klai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2259" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-020-0100-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Basilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-020-00324-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12555-018-0682-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871377v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2860966" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2018.10011234" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-94-3281-3_ESREL-SRA-E2025-P2345-cd" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloudi El Koursi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/981-973-0000-00-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ladj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Himrane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016281v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Sassi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968250v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Abderraouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paglia Christopher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carli Yanna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gadmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14862-0_24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collart-Dutilleul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347585v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baranowski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Basile" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmaria de Tommasi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Sterle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464751v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647847v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647001v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2017.7963546" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657433v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baisi Liu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2016.7497854" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646340v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPHM.2016.7542874" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471590v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01667809v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>