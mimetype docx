--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -156,1010 +156,1205 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Interaction and FDI Dynamics in the Growth of MENA Economies: Application to Dynamic Panel Data</w:t>
+                <w:t xml:space="preserve">How Corporate Governance Drives Financial Performance: Evidence from the Gulf Banking Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiem El Abed</w:t>
+                <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mongi Lassoued</w:t>
+                <w:t xml:space="preserve">Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.55284/w5c8hx40⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Analysis and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 11 (1), pp.3064-3073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64753/jcasc.v11i1.4655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491999v1</w:t>
+                <w:t xml:space="preserve">hal-05544442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics of financial and economic crises: a comprehensive analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutional Interaction and FDI Dynamics in the Growth of MENA Economies: Application to Dynamic Panel Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mekki Hamdaoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mounir Smida</w:t>
+                <w:t xml:space="preserve">Mongi Lassoued</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311886.2025.2454740⟩</w:t>
+              <w:t xml:space="preserve">Science of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026, pp.66 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55284/w5c8hx40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950052v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Regional Disparities in the MENA Region Before and During COVID-19: A Socio-Economic Mapping Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">External Debt, Corruption and Capital Flight in Emerging Economies: A Dynamic GMM Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouabid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue DIMS Maghtech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2026 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.55284/mfv1qy13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05361756v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bitcoin Price Prediction by Vector Auto-Regression (VAR) Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding the dynamics of financial and economic crises: a comprehensive analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mekki Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Slimene</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Aroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Chemli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Smida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and Metaphysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cogent Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311886.2025.2454740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253337v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSING THE NEXUS BETWEEN ECONOMIC GROWTH, INSTITUTIONAL DYNAMICS AND ENVIRONMENTAL SUSTAINABILITY IN THE MENA REGION POST-COVID-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding Regional Disparities in the MENA Region Before and During COVID-19: A Socio-Economic Mapping Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmonem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Entomological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 12 (1), pp.1195-1205</w:t>
+              <w:t xml:space="preserve">Revue DIMS Maghtech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (5), pp.75-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518757v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISLAMIC FINANCIAL DEVELOPMENT, FDI AND ECONOMIC GROWTH IN MENA AND EAST ASIA AND THE PACIFIC: THEORETICAL ANALYSIS AND EMPIRICAL STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Bitcoin Price Prediction by Vector Auto-Regression (VAR) Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Slimene,</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Slimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mekki Hamdaoui</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chemli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Russian Entomological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 12 (2), pp.1181-1190</w:t>
+              <w:t xml:space="preserve">Analysis and Metaphysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 24 (1), pp.16-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699499v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional Quality and Economic Growth in the Energy Transition of MENA Countries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ISLAMIC FINANCIAL DEVELOPMENT, FDI AND ECONOMIC GROWTH IN MENA AND EAST ASIA AND THE PACIFIC: THEORETICAL ANALYSIS AND EMPIRICAL STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marwa Lazreg</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Slimene,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chemli</w:t>
+                <w:t xml:space="preserve">Mekki Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of energy economics and policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Russian Entomological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (2), pp.1181-1190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763403v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">تLe développement de la finance islamique entre l'opportunisme du choix et la durabilité du projet: Application sur les données de panel dans la région MENA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Institutional Quality and Economic Growth in the Energy Transition of MENA Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lazreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chemli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Researches and Applications in Islamic Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of energy economics and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (6), pp.605 - 613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32479/ijeep.16230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521157v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’INDICE DES PRIX A LA CONSOMMATION (IPC) EN TUNISIE : METHODE DE BOX-JENKINS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ANALYSING THE NEXUS BETWEEN ECONOMIC GROWTH, INSTITUTIONAL DYNAMICS AND ENVIRONMENTAL SUSTAINABILITY IN THE MENA REGION POST-COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Haj Kamel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie et de statistique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, ISSN: 1112-234X EISSN: 2600-6642, Vol.16 (N°2)</w:t>
+              <w:t xml:space="preserve">Russian Entomological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12 (1), pp.1195-1205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521302v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action of public power between the control of corruption and economic growth in the MENA region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">تLe développement de la finance islamique entre l'opportunisme du choix et la durabilité du projet: Application sur les données de panel dans la région MENA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Etudes Multidisciplinaire en Sciences Economiques et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, ISSN: 2489-2068, VOL. 4 (, NO 3)</w:t>
+              <w:t xml:space="preserve">Researches and Applications in Islamic Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521414v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’INDICE DES PRIX A LA CONSOMMATION (IPC) EN TUNISIE : METHODE DE BOX-JENKINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haj Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie et de statistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, ISSN: 1112-234X EISSN: 2600-6642, Vol.16 (N°2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action of public power between the control of corruption and economic growth in the MENA region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Etudes Multidisciplinaire en Sciences Economiques et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, ISSN: 2489-2068, VOL. 4 (, NO 3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Investissement, Contrôle de la corruption et Croissance économique dans la région MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Munich Personal Repec Archiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1169,236 +1364,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance of Islamic Ethics, Conventional Finance and Economic Growth: Applying Dynamic Panel Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of sciences (IJ Sciences)-2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The action of public power and Economic Growth: Application to the health sector in the MENA region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5 th International Conference on Business Economics, Marketing &amp; Management Research (BEMM-2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action du pouvoir public et développement économique: Application au secteur de la santé dans la région MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 rd International Conference on Business, Economics, Marketing &amp; Management - BEMM \ 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1408,98 +1603,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité institutionnelle et Croissance économique : Application sur données de Panel dynamique (GMM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité institutionnelle et Croissance économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1509,91 +1704,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between Migration and Economic Growth through Unemployment in the Context of Political Instability in the MENA Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1603,440 +1798,440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Transition For Sustainability: Addressing Pollution And Climate Adaptation In Developing Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Maskhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.1926-1937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64252/hfqbnh39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECONOMIC GROWTH BETWEEN INSTITUTIONAL QUALITY AND ENERGY TRANSITION: CASE OF MENA COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Lhichri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de l'épidémie entre l'optique de Malthus et la relance de la croissance économique pour quelques pays de Nord d'Afrique et Moyen Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Khémiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamic Financial Development Between Trend and Stability in the MENA region: Application on Panel Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islamic Financial Development Between Trend and Stability in the MENA region: Application on Panel Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La finance entre l’éthique islamique, la réalité conventionnelle et croissance économique dans la région MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Gabsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Between Islamic Ethics, Conventional Reality and Economic Growth in the MENA Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2046,1144 +2241,1144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTION ENTRE GOUVERNANCE ET CROISSANCE INCLUSIVE : CAS DES ECONOMIES NORD-AFRICAINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of corruption, economic growth and human capital: MENA-OECD benchmarking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La corruption entre l’aspect institutionnel économique et l’aspect social à travers la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533712v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance, Finance islamique et Croissance Economique dans Quelques Nations Islamiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Institutional quality and economic growth: Application on Dynamic Panel Data (GMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523656v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corruption entre l’aspect institutionnel économique et l’aspect social à travers la gouvernance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The impact of the action of public power on economic development: Application to the education sector in the MENA region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mongi Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535463v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutional quality and economic growth: Application on Dynamic Panel Data (GMM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Développement financier islamique entre l'investissement et la croissance économique dans la région MENA et l'Asie de l'Est et Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535352v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de l'épidémie entre l'optique de Malthus et la relance de la croissance économique pour quelques pays de Nord d'Afrique et Moyen Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hend Hassen Khémiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the action of public power on economic development: Application to the education sector in the MENA region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'effet de l'épidémie entre l'optique de Malthus et la relance de la croissance économique pour quelques pays de Nord d'Afrique et Moyen Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mongi Lassoued</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Khémiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521343v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement financier islamique entre l'investissement et la croissance économique dans la région MENA et l'Asie de l'Est et Pacifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La corruption: Fondements microéconomiques et Déterminants macroéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02523154v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La corruption: Fondements microéconomiques et Déterminants macroéconomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Control of corruption, economic growth and human capital: MENA-OECD benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533733v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet de l'épidémie entre l'optique de Malthus et la relance de la croissance économique pour quelques pays de Nord d'Afrique et Moyen Orient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gouvernance, Finance islamique et Croissance Economique dans Quelques Nations Islamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572168v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islamic financial development between polic stability and economic growth in the MENA region: Estimate a model of Simultaneous equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mongi Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corruption entre l’étude microéconomique et l’approche macroéconomique: Problèmatique de la corruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Governance, Human Capital and Economic Growth in OECD countries: Applying the dynamic panel data (GMM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524902v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance, Human Capital and Economic Growth in OECD countries: Applying the dynamic panel data (GMM)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corruption entre l’étude microéconomique et l’approche macroéconomique: Problèmatique de la corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528386v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une croissance durable pour la région MENA : Le rôle des institutions et de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Lhichri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Sousse (Tunisie). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05188609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action du pouvoir public entre l'évolution digitale et la nécessité de consommation énergétique : Quels effets sur les économies de la région MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Sousse (Tunisia). 2024, pp.Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition and sustainable development: Case of developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">University of Sousse (Tunisia). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3193,100 +3388,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de la corruption, Capital humain et Développement économique : Application aux secteurs de l’éducation et de la Santé dans les régions MENA et OCDE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Sousse (Tunisie). Faculté des sciences économiques et de gestion, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02493938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3296,167 +3491,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de l’ introduction à l’économie des affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Tunisie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie de l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderraouf Ben Ahmed Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3524,51 +3719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F3ABD76"/>
+    <w:nsid w:val="253F01A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3755,51 +3950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderraouf-mtiraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3468-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/21419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491999v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem El Abed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Ahmed Mtiraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Lassoued" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55284/w5c8hx40" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Hamdaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Aroussi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2025.2454740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361756v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253337v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Slimene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chemli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518757v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Snoussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Slimene," TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lazreg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32479/ijeep.16230" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521157v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Kamel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521414v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495603v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523118v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaabene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Maskhi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64252/hfqbnh39" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699498v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lhichri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kh&#233;miri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mtiraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554666v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gabsi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523656v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Hassen Kh&#233;miri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521343v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523154v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533733v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572168v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mtiraoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528386v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02493938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540142v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderraouf-mtiraoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3468-6103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/21419" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Ben Ahmed Mtiraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ayed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64753/jcasc.v11i1.4655" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem El Abed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Lassoued" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55284/w5c8hx40" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Ben Ayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouabid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55284/mfv1qy13" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Hamdaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Aroussi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Smida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311886.2025.2454740" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361756v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Slimene" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chemli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Slimene," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lazreg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32479/ijeep.16230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonem Snoussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haj Kamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02740504v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chaabene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Maskhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64252/hfqbnh39" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lhichri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560741v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kh&#233;miri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494748v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Mtiraoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554666v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Gabsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535352v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521343v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523154v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Hassen Kh&#233;miri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533712v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521371v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mtiraoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524902v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02493938v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540142v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>