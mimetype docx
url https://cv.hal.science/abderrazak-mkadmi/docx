--- v0 (2026-04-30)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrazak Mkadmi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor, Sultan Qaboos University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abderrazak-mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5621-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090486110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">52028579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre assistant à l'université du Sultan Qaboos (SQU), Oman et aussi à l'institut supérieur de documentation à l'université de la Manouba, Tunisie. Il est également chercheur associé au laboratoire Paragraphe à l'université Paris8, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Compliance and Best Practice in Archival Accessibility for People with Disabilities in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62754/joe.v4i1.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management and Archival Practices: A Case Study of Omani Institutions Through Records Specialists’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Saif Almaqbali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Posthumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.278 - 309. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63332/joph.v5i7.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la discipline scientifique sur la lecture/écriture numérique : étude de terrain auprès des lecteurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab International Journal of Information Technology &amp; Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.7-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21608/AIJTID.2022.116996.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lecture numérique chez les tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue arabe d'Archives, de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تحديات أرشفة البيانات الكبرى: البيانات العقارية نموذجا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">مجلة المركز العربي للبحوث والدراسات في علوم المعلومات والمكتبات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des Archives à l'Ere des Humanités Numériques : Etude d'Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اﻟﺒرﻤﺠﻴﺎت اﻟﺤرة ﻓﻲ ﺨدﻤﺔ اﻟﻤﻛﺘﺒﺎت واﻟوﺜﺎﺌق اﻟرﻗﻤﻴﺔ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة العربية للمعلومات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1, 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques doivent-elles devenir des bibliothèques 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arabe d'archives, de documentation &amp; d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITES WEB ET STRATEGIES DE COMMUNICATION DES ENTREPRISES TUNISIENNES : Expériences de SIMAP, Arts de Tunisie & Golden Yasmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue mahgrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00702121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESI revue des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et travail collaboratif : vers un Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des modèles XML : Quel intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (5), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque Numérique et Travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage des données foncières en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Edition de la conférence internationale "Frontières numériques, Université Paris8, 7-9 juin 2023. P.P. 191-205.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris8, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأرشفة الرقمية في خدمة البحث العلمي: دراسة حالة للوثائق العلمية للقطب التكنولوجي ببرج السدرية بتونس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">تكامل المعلومات ومؤسسات المعرفة الوطنية في الدولة: المكتبات والوثائق والمتاحف ، أبو ظبي: 31 أكتوبر - 2 نوفمبر 2022 ، ص. 69-92 (باللغة العربية).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, المؤتمر الثالث والثلاثون AFLI (الاتحاد العربي للمكتبات والمعلومات), Oct 2022, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de la lecture numérique : cas des enseignants chercheurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien SFSIC/ISD/IPSI. Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00265680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes de lecture-écriture des enseignants-chercheurs tunisiens dans l'environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence Document numérique et société, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, 410, France. pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology Training Needs in North Africa Countries, Rabat, 28 – 31 mars, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les modèles XML, une solution pour les échanges électroniques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JFT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives à l'ère du numérique: préservation et droit à l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture numérique : impact du genre et de la discipline scientifique sur l'usage du web 2 .0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00640574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrazak Mkadmi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor, Sultan Qaboos University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abderrazak-mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5621-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090486110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">52028579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre assistant à l'université du Sultan Qaboos (SQU), Oman et aussi à l'institut supérieur de documentation à l'université de la Manouba, Tunisie. Il est également chercheur associé au laboratoire Paragraphe à l'université Paris8, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Compliance and Best Practice in Archival Accessibility for People with Disabilities in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62754/joe.v4i1.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management and Archival Practices: A Case Study of Omani Institutions Through Records Specialists’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Saif Almaqbali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Posthumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.278 - 309. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63332/joph.v5i7.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la discipline scientifique sur la lecture/écriture numérique : étude de terrain auprès des lecteurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab International Journal of Information Technology &amp; Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.7-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21608/AIJTID.2022.116996.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lecture numérique chez les tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue arabe d'Archives, de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تحديات أرشفة البيانات الكبرى: البيانات العقارية نموذجا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">مجلة المركز العربي للبحوث والدراسات في علوم المعلومات والمكتبات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des Archives à l'Ere des Humanités Numériques : Etude d'Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اﻟﺒرﻤﺠﻴﺎت اﻟﺤرة ﻓﻲ ﺨدﻤﺔ اﻟﻤﻛﺘﺒﺎت واﻟوﺜﺎﺌق اﻟرﻗﻤﻴﺔ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة العربية للمعلومات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1, 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques doivent-elles devenir des bibliothèques 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arabe d'archives, de documentation &amp; d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITES WEB ET STRATEGIES DE COMMUNICATION DES ENTREPRISES TUNISIENNES : Expériences de SIMAP, Arts de Tunisie & Golden Yasmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue mahgrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00702121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESI revue des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et travail collaboratif : vers un Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des modèles XML : Quel intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (5), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque Numérique et Travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage des données foncières en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Edition de la conférence internationale "Frontières numériques, Université Paris8, 7-9 juin 2023. P.P. 191-205.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris8, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأرشفة الرقمية في خدمة البحث العلمي: دراسة حالة للوثائق العلمية للقطب التكنولوجي ببرج السدرية بتونس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">تكامل المعلومات ومؤسسات المعرفة الوطنية في الدولة: المكتبات والوثائق والمتاحف ، أبو ظبي: 31 أكتوبر - 2 نوفمبر 2022 ، ص. 69-92 (باللغة العربية).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, المؤتمر الثالث والثلاثون AFLI (الاتحاد العربي للمكتبات والمعلومات), Oct 2022, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes de lecture-écriture des enseignants-chercheurs tunisiens dans l'environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence Document numérique et société, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, 410, France. pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de la lecture numérique : cas des enseignants chercheurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien SFSIC/ISD/IPSI. Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00265680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology Training Needs in North Africa Countries, Rabat, 28 – 31 mars, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les modèles XML, une solution pour les échanges électroniques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JFT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives à l'ère du numérique: préservation et droit à l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture numérique : impact du genre et de la discipline scientifique sur l'usage du web 2 .0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00640574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="652FAFC4"/>
+    <w:nsid w:val="6D547728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrazak-mkadmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090486110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52028579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62754/joe.v4i1.6196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Saif Almaqbali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63332/joph.v5i7.2781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/AIJTID.2022.116996.1002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fatma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00702121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bsir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00265680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Limam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00362996v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00640574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrazak-mkadmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090486110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52028579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62754/joe.v4i1.6196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Saif Almaqbali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63332/joph.v5i7.2781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/AIJTID.2022.116996.1002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fatma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00702121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bsir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00362996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00265680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Limam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00640574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>