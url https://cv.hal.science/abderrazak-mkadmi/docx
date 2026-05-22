--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrazak Mkadmi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor, Sultan Qaboos University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abderrazak-mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5621-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090486110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">52028579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre assistant à l'université du Sultan Qaboos (SQU), Oman et aussi à l'institut supérieur de documentation à l'université de la Manouba, Tunisie. Il est également chercheur associé au laboratoire Paragraphe à l'université Paris8, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Compliance and Best Practice in Archival Accessibility for People with Disabilities in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62754/joe.v4i1.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management and Archival Practices: A Case Study of Omani Institutions Through Records Specialists’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Saif Almaqbali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Posthumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.278 - 309. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63332/joph.v5i7.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la discipline scientifique sur la lecture/écriture numérique : étude de terrain auprès des lecteurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab International Journal of Information Technology &amp; Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.7-36. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21608/AIJTID.2022.116996.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lecture numérique chez les tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue arabe d'Archives, de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تحديات أرشفة البيانات الكبرى: البيانات العقارية نموذجا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">مجلة المركز العربي للبحوث والدراسات في علوم المعلومات والمكتبات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des Archives à l'Ere des Humanités Numériques : Etude d'Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اﻟﺒرﻤﺠﻴﺎت اﻟﺤرة ﻓﻲ ﺨدﻤﺔ اﻟﻤﻛﺘﺒﺎت واﻟوﺜﺎﺌق اﻟرﻗﻤﻴﺔ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة العربية للمعلومات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1, 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques doivent-elles devenir des bibliothèques 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arabe d'archives, de documentation &amp; d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITES WEB ET STRATEGIES DE COMMUNICATION DES ENTREPRISES TUNISIENNES : Expériences de SIMAP, Arts de Tunisie & Golden Yasmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue mahgrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00702121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESI revue des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et travail collaboratif : vers un Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des modèles XML : Quel intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (5), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque Numérique et Travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage des données foncières en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Edition de la conférence internationale "Frontières numériques, Université Paris8, 7-9 juin 2023. P.P. 191-205.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris8, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأرشفة الرقمية في خدمة البحث العلمي: دراسة حالة للوثائق العلمية للقطب التكنولوجي ببرج السدرية بتونس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">تكامل المعلومات ومؤسسات المعرفة الوطنية في الدولة: المكتبات والوثائق والمتاحف ، أبو ظبي: 31 أكتوبر - 2 نوفمبر 2022 ، ص. 69-92 (باللغة العربية).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, المؤتمر الثالث والثلاثون AFLI (الاتحاد العربي للمكتبات والمعلومات), Oct 2022, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes de lecture-écriture des enseignants-chercheurs tunisiens dans l'environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence Document numérique et société, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, 410, France. pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de la lecture numérique : cas des enseignants chercheurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien SFSIC/ISD/IPSI. Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00265680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology Training Needs in North Africa Countries, Rabat, 28 – 31 mars, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les modèles XML, une solution pour les échanges électroniques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JFT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives à l'ère du numérique: préservation et droit à l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture numérique : impact du genre et de la discipline scientifique sur l'usage du web 2 .0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00640574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:116.71732522796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Abderrazak Mkadmi </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor, Sultan Qaboos University </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">abderrazak-mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5621-2235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">090486110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">52028579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ShsVXKcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maitre assistant à l'université du Sultan Qaboos (SQU), Oman et aussi à l'institut supérieur de documentation à l'université de la Manouba, Tunisie. Il est également chercheur associé au laboratoire Paragraphe à l'université Paris8, France.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data Management and Archival Practices: A Case Study of Omani Institutions Through Records Specialists’ Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmood Saif Almaqbali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Posthumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.278 - 309. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.63332/joph.v5i7.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Compliance and Best Practice in Archival Accessibility for People with Disabilities in Oman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Hamad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecohumanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62754/joe.v4i1.6196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la discipline scientifique sur la lecture/écriture numérique : étude de terrain auprès des lecteurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arab International Journal of Information Technology &amp; Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.7-36. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21608/AIJTID.2022.116996.1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques de lecture numérique chez les tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue arabe d'Archives, de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تحديات أرشفة البيانات الكبرى: البيانات العقارية نموذجا</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">مجلة المركز العربي للبحوث والدراسات في علوم المعلومات والمكتبات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.67-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">دور الأرشيف في الحفاظ على السّيادة الوطنية في زمن الإنسانيات الرقمية: من خلال دراسة بعض أرصدة الأرشيف الرقمية المتاحة على الخط</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus des Archives à l'Ere des Humanités Numériques : Etude d'Evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fatma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">اﻟﺒرﻤﺠﻴﺎت اﻟﺤرة ﻓﻲ ﺨدﻤﺔ اﻟﻤﻛﺘﺒﺎت واﻟوﺜﺎﺌق اﻟرﻗﻤﻴﺔ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة العربية للمعلومات</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1, 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques doivent-elles devenir des bibliothèques 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue arabe d'archives, de documentation &amp; d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">من المكتبات الرقمية إلى المكتبات 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SITES WEB ET STRATEGIES DE COMMUNICATION DES ENTREPRISES TUNISIENNES : Expériences de SIMAP, Arts de Tunisie & Golden Yasmin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue mahgrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20, pp.en cours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00702121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESI revue des Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et travail collaboratif : vers un Web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue maghrébine de documentation et d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13-14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative d'informations : repenser l'architecture des SRIs à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentation &amp; Bibliotheques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (4), pp.36-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager des modèles XML : Quel intérêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (5), pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèque Numérique et Travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Information Scientifique &amp; Technique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 13 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archivage des données foncières en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Ben Amor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme Edition de la conférence internationale "Frontières numériques, Université Paris8, 7-9 juin 2023. P.P. 191-205.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris8, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">الأرشفة الرقمية في خدمة البحث العلمي: دراسة حالة للوثائق العلمية للقطب التكنولوجي ببرج السدرية بتونس</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">تكامل المعلومات ومؤسسات المعرفة الوطنية في الدولة: المكتبات والوثائق والمتاحف ، أبو ظبي: 31 أكتوبر - 2 نوفمبر 2022 ، ص. 69-92 (باللغة العربية).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, المؤتمر الثالث والثلاثون AFLI (الاتحاد العربي للمكتبات والمعلومات), Oct 2022, Abu Dabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques de la lecture numérique : cas des enseignants chercheurs tunisiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besma Bsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international franco-tunisien SFSIC/ISD/IPSI. Interagir et transmettre, informer et communiquer : quelles valeurs, quelle valorisation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, France. pp.à venir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00265680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux modes de lecture-écriture des enseignants-chercheurs tunisiens dans l'environnement numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence Document numérique et société, 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, 410, France. pp.391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00362996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Supérieur de Documentation de Tunis entre les défis des TICs et les besoins de la formation à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technology Training Needs in North Africa Countries, Rabat, 28 – 31 mars, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Maroc. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00261723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les modèles XML, une solution pour les échanges électroniques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JFT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization in e-learning for collaborative work environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "L'information numérique et les enjeux de la société de l'Information", Tunis, 14-16 avril 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives à l'ère du numérique: préservation et droit à l'oubli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Bibliothèques numériques : recherche de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Hermès, pp.280, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hypermédia au service du travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : conception et réalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hypertexte à l'hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Everardo Reyes-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedias : conception and production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2-7462-1037-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture numérique : impact du genre et de la discipline scientifique sur l'usage du web 2 .0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Mkadmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Hachicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00640574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D547728"/>
+    <w:nsid w:val="811ACC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrazak-mkadmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090486110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52028579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328329v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62754/joe.v4i1.6196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Saif Almaqbali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63332/joph.v5i7.2781" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194602v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/AIJTID.2022.116996.1002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Amor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fatma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206603v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340510v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00702121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bsir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langlois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194485v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00362996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00265680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Limam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00640574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/abderrazak-mkadmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5621-2235" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090486110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/52028579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ShsVXKcAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328608v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Mkadmi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Hamad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmood Saif Almaqbali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63332/joph.v5i7.2781" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328329v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62754/joe.v4i1.6196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194602v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Romdhane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/AIJTID.2022.116996.1002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Amor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fatma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214182v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340510v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00702121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Bsir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340490v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261720v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340482v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouha&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340476v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087239v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00265680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hachicha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00362996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00261723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001621v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144589v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194483v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00640574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>